--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -235,308 +235,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
+                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Žiberna</w:t>
+                <w:t xml:space="preserve">Richard Husar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318281v1</w:t>
+                <w:t xml:space="preserve">cea-04938112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hervy</w:t>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438 PartB, pp.128711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04938112v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : ATALANTE-2024, conference on nuclear chemistry for sustainable fuel cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (26), pp.13376-13387. </w:t>
@@ -717,90 +717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -877,51 +877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia La Cognata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1007,51 +1007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 64 (8), pp.3592-3592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,64 +1124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Holfeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Camès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (10), pp.2432-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput computational screening of nanoporous materials in targeted applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,64 +2101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2199,395 +2199,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How phase modifiers disrupt third-phase formation in solvent extraction solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1831782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04722325v1</w:t>
+                <w:t xml:space="preserve">hal-03201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How phase modifiers disrupt third-phase formation in solvent extraction solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.204-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1831782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695940v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04722325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Vatin</w:t>
+                <w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Camès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (28), pp.12479-12493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201940v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of solvent extraction processes developed in Europe for advanced nuclear fuel recycling, Part 2 — homogeneous recycling</w:t>
               </w:r>
@@ -2701,295 +2701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Artese</w:t>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451817v1</w:t>
+                <w:t xml:space="preserve">hal-03325924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325924v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
               </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3756,628 +3756,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight of the metal-ligand interaction in f elements complexes by paramagnetic NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Autillo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. M. Fedoseev</w:t>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805858⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339876v1</w:t>
+                <w:t xml:space="preserve">hal-02161600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chemical environment on the radiation chemistry of N , N -di-(2-ethylhexyl)butyramide (DEHBA) and plutonium retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zarzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Ceder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (38), pp.14450-14460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9dt02383f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation in organic phases after solvent extraction of uranyl nitrate: X-ray scattering and molecular dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 277, pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight of the metal-ligand interaction in f elements complexes by paramagnetic NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">A. M. Fedoseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (17), pp.4435 -4451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161600v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t>
@@ -4409,468 +4409,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
+                <w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Penisson</w:t>
+                <w:t xml:space="preserve">B. Cames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Theisen</w:t>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01760168v1</w:t>
+                <w:t xml:space="preserve">cea-02528001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (15-16), pp.2009-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998392v1</w:t>
+                <w:t xml:space="preserve">cea-01760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528001v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5045,814 +5045,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a bio-based extractant in methyl esters: combination of small angle X-ray scattering experiments and molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Behaviour of the extractant Me-TODGA upon gamma irradiation: quantification of degradation compounds and individual influences on complexation and extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
+                <w:t xml:space="preserve">V. Hubscher-Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fadel</w:t>
+                <w:t xml:space="preserve">V. Mogilireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle L'Hermitte</w:t>
+                <w:t xml:space="preserve">A. Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7GC01769C⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (22), pp.13700-13711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ02136D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113543v1</w:t>
+                <w:t xml:space="preserve">cea-02527987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Modeling Selectivity in Liquid/Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Ph. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (3), pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/nse06-a2607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000001v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Self-assembly of a bio-based extractant in methyl esters: combination of small angle X-ray scattering experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle L'Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.4680-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7GC01769C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000040v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (33), pp.5518-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02418704v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of the extractant Me-TODGA upon gamma irradiation: quantification of degradation compounds and individual influences on complexation and extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ02136D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02527987v1</w:t>
+                <w:t xml:space="preserve">hal-02000040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Selectivity in Liquid/Liquid Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guilbaud</w:t>
+                <w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sorel</w:t>
+                <w:t xml:space="preserve">G. Saint Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gutierrez</w:t>
+                <w:t xml:space="preserve">J.M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chalmet</w:t>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153 (3), pp.207-222. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/nse06-a2607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695735v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02418704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
               </w:r>
@@ -5864,64 +5864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (28), pp.6864-6875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chanèac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6141,51 +6141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t>
@@ -6236,90 +6236,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (22), pp.3536-3540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ekberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,64 +6633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of water-in-oil aggregates from poor solvents: Transition from weak aggregates towards reverse micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (1), pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6718,377 +6718,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pardoux</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-015-1275-1⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561163v1</w:t>
+                <w:t xml:space="preserve">hal-02000182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.905 - 919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00775-015-1275-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000182v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (21), pp.5346-5350. </w:t>
@@ -7177,64 +7177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meridiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (40), pp.12796-12807. </w:t>
@@ -7310,77 +7310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.1362-1374. </w:t>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.11218-11227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7535,64 +7535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute‐Induced Microstructural Transition from Weak Aggregates towards a Curved Film of Surface‐Active Extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.687-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7638,51 +7638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Ln(III) and Am(III) with the Hydrosoluble TEDGA: Speciation and Thermodynamics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,455 +7766,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.5840-5847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693255v1</w:t>
+                <w:t xml:space="preserve">cea-03326157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure versus solution for two new lutetium thiocyanato complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Copping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (12), pp.2755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1nj20494g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tosseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (13), pp.5840-5847. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03326157v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (15), pp.4329-4340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8248,103 +8248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Studies of Concentrated Binary Solutions of Lanthanide Salts: Structural and Exchange Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (2), pp.519-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8378,77 +8378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8546,64 +8546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.5746-5755. </w:t>
@@ -8666,64 +8666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8898,359 +8898,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide speciation in relation to biological processes</w:t>
+                <w:t xml:space="preserve">Structural insights into protein–uranyl interaction: towards an in silico detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ansoborlo</w:t>
+                <w:t xml:space="preserve">O. Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Prat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">J.-L. Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe den Auwer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1605 - 1618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.06.011⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1631-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930725v1</w:t>
+                <w:t xml:space="preserve">hal-04269604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into protein–uranyl interaction: towards an in silico detection method</w:t>
+                <w:t xml:space="preserve">Actinide speciation in relation to biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pible</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">Éric Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Pellequer</w:t>
+                <w:t xml:space="preserve">Odette Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vidaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1631-1638. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1605 - 1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.05.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269604v1</w:t>
+                <w:t xml:space="preserve">hal-01930725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Molecular Dynamics Studies of Dysprosium(III) Chloride Ionic Solutions for a Better Representation of the Microscopic Features Used within the Binding Mean Spherical Approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,51 +9352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9498,51 +9498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9631,51 +9631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations for the complexation of Ln3+ and UO2 2+ ions with tridentate ligand diglycolamide (DGA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Doizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Djedaini-Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,51 +9919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force field representation of the UO22+ cation from free energy MD simulations in water. Tests on its 18-crown-6 and NO3− adducts, and on its calix[6]arene6− and CMPO complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10152,51 +10152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Lauterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,51 +10251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD simulations on UO2 (2+) and Sr2+ complexes with CMPO derivatives in aqueous solution and at a water/chloroform interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10333,51 +10333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective complexation of UO 2 2+ by the calix[6]arene6? anion: Structure and hydration studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10430,246 +10430,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of uranyl (UO22+) cation and its nitrate ion and 18-crown-6 adducts studied by molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics study of p-tert-butylcalix[4]arenetetraamide and its complexes with neutral and cationic guests. Influence of solvation on structures and stabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/j100123a037⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 115 (18), pp.8298-8312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja00071a044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695660v1</w:t>
+                <w:t xml:space="preserve">cea-04695655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics study of p-tert-butylcalix[4]arenetetraamide and its complexes with neutral and cationic guests. Influence of solvation on structures and stabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydration of uranyl (UO22+) cation and its nitrate ion and 18-crown-6 adducts studied by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 115 (18), pp.8298-8312. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 97 (21), pp.5685-5692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja00071a044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/j100123a037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695655v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10700,64 +10700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10782,77 +10782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,51 +10890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) using organic solvents or solid supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10998,64 +10998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interface formation and extractant distribution at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11093,64 +11093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11188,64 +11188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11264,217 +11264,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) on solid supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Theory Frontiers in Actinide Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">FEZA 2023 - 9th Conference of the Federation of the European Zeolite Associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portorož-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696623v1</w:t>
+                <w:t xml:space="preserve">cea-04696713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) on solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEZA 2023 - 9th Conference of the Federation of the European Zeolite Associations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Portorož-Portorose, Slovenia</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Theory Frontiers in Actinide Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696713v1</w:t>
+                <w:t xml:space="preserve">cea-04696623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
               </w:r>
@@ -11486,51 +11486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOF 2022 - 8th International Conference on Metal-Organic Frameworks and Open Framework Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11549,325 +11549,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04696712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
+                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
+              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716818v1</w:t>
+                <w:t xml:space="preserve">hal-04716840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716840v1</w:t>
+                <w:t xml:space="preserve">hal-04716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stemplinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11931,77 +11931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12020,320 +12020,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04804678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennig</w:t>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
+              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04735941v1</w:t>
+                <w:t xml:space="preserve">hal-04693335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bley</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Špadina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693335v1</w:t>
+                <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic exploration of xenon/krypton separation based on a high-throughput screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12384,90 +12384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrhenate and pertechnetate azacryptates in nitric acid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019- 47th IUPAC World Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12643,77 +12643,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimie Physique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12751,51 +12751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,77 +12988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13090,385 +13090,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
+              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004068v1</w:t>
+                <w:t xml:space="preserve">hal-04695997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Medyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bley</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
+              <w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695997v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Berthon</w:t>
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Medyk</w:t>
+                <w:t xml:space="preserve">S. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kimberlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Marie</w:t>
+                <w:t xml:space="preserve">Y.-S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338634v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
               </w:r>
@@ -13493,51 +13493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13579,103 +13579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
@@ -13704,103 +13704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
@@ -13829,77 +13829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13976,51 +13976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14056,476 +14056,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hennig</w:t>
+                <w:t xml:space="preserve">A. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actinides 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419641v1</w:t>
+                <w:t xml:space="preserve">cea-02434031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paquet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434031v1</w:t>
+                <w:t xml:space="preserve">hal-02433867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">actinides 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433867v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
@@ -14567,90 +14567,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14675,77 +14675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14783,77 +14783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14891,77 +14891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15012,90 +15012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t>
@@ -15124,103 +15124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
@@ -15275,77 +15275,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMEC 2016International Symposium on metal complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15370,90 +15370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15521,64 +15521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15616,90 +15616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwesa Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15767,77 +15767,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pu Futures 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15888,77 +15888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cherkaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference on f-element 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15983,90 +15983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation moléculaire et supramoléculaire dans les phases organiques : couplage entre DXPA et simulations de dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gomes-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-J. Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16104,103 +16104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
@@ -16268,64 +16268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Uranium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
@@ -16354,51 +16354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Salts Concentrated Aqueous Solutions: Structural Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16492,64 +16492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Actinide Oxocations from Protactinium to Plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16649,77 +16649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16757,77 +16757,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16865,77 +16865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16973,77 +16973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17107,51 +17107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17206,51 +17206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic exploration of xenon/krypton separation based on a high-throughputscreening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17301,64 +17301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Liquid/Liquid Extraction: Study of the Organic Phase and the Liquid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17396,77 +17396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria A new tool to calculate activity coefficients in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17536,51 +17536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par dynamique moléculaire de la spéciation des actinides en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université montpellier II, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17807,51 +17807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium Futures 2022 Conference Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinide Research Quaterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, First Quater 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17966,51 +17966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C449BE4C"/>
+    <w:nsid w:val="498FCEEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18197,51 +18197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9777-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6455-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05157055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibau Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dd00018k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1831782" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695955v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Lyseid Authen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carrott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2021.2001531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Geist" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitos Gal&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1795680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fedoseev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle L'Hermitte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01769C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubscher-Bruder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mogilireddy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leoncini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huskens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02136D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guilbaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalmet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/nse06-a2607" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Taylor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2014.11.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4014653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100721" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C523NVFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pellequer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02359274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachimori" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B205127N" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QL5RKZ5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Doyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034845j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ947CHF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03239106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rabbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908879B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-1280(96)04496-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17MJBD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lauterbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00709150" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H90S5K3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100123a037" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSL2V256-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varnek" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00071a044" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDCJQK3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696624v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696623v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696713v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696712v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972120v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amendola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442284v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaneac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416300v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomes-Rodrigues" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Ellis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den Auwer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696625v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04730333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695836v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9777-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6455-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05157055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibau Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dd00018k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1831782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695955v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Lyseid Authen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carrott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2021.2001531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Geist" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitos Gal&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1795680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fedoseev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805858" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubscher-Bruder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mogilireddy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leoncini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huskens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02136D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guilbaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalmet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/nse06-a2607" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle L'Hermitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01769C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Taylor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2014.11.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4014653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100721" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C523NVFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269604v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pellequer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02359274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachimori" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B205127N" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QL5RKZ5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Doyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034845j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ947CHF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03239106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rabbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908879B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-1280(96)04496-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17MJBD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lauterbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00709150" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H90S5K3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varnek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00071a044" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDCJQK3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695660v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100123a037" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSL2V256-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696624v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696623v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696712v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972120v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amendola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442284v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaneac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416300v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomes-Rodrigues" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Ellis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den Auwer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696625v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04730333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695836v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>