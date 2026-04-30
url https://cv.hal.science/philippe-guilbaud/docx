--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -235,308 +235,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
+                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Husar</w:t>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hervy</w:t>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 438 PartB, pp.128711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04938112v1</w:t>
+                <w:t xml:space="preserve">hal-05318281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from molecular dynamics: What drives the Eu(NO3)3 aggregate formation in solvent extraction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Žiberna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quentin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 438 PartB, pp.128711. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318281v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04938112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : ATALANTE-2024, conference on nuclear chemistry for sustainable fuel cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -635,51 +635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (26), pp.13376-13387. </w:t>
@@ -711,395 +711,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05157055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addition to “Force Field Parameterization of Actinyl Molecular Cations Using the 12-6-4 Model”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (8), pp.3592-3592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417824v1</w:t>
+                <w:t xml:space="preserve">hal-04740830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.1282-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04721534v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition to “Force Field Parameterization of Actinyl Molecular Cations Using the 12-6-4 Model”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia La Cognata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (8), pp.3592-3592. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740830v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04721534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Plutonium(IV) Interactions with Two Variants of the EF-Hand Ca-Binding Site I of Calmodulin</w:t>
               </w:r>
@@ -1124,64 +1124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Holfeltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1213,265 +1213,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
+                <w:t xml:space="preserve">Force Field Parameterization of Actinyl Molecular Cations Using the 12-6-4 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (10), pp.2432-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695982v1</w:t>
+                <w:t xml:space="preserve">cea-04556543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Field Parameterization of Actinyl Molecular Cations Using the 12-6-4 Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+                <w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Camès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (10), pp.2432-2445. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04556543v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Coordination of Uranyl in Engineered Calmodulin Site 1 Provides a Subnanomolar Affinity for Uranyl and a Strong Uranyl versus Calcium Selectivity</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput computational screening of nanoporous materials in targeted applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1823,2561 +1823,2561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Alban</w:t>
+                <w:t xml:space="preserve">Alexandre Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+                <w:t xml:space="preserve">hal-03451817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thevenet</w:t>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Miljkovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695958v1</w:t>
+                <w:t xml:space="preserve">hal-03325924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How phase modifiers disrupt third-phase formation in solvent extraction solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vatin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Amaury Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.204-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1831782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120483v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04722325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Camès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (28), pp.12479-12493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nj01143j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201940v1</w:t>
+                <w:t xml:space="preserve">cea-04695940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How phase modifiers disrupt third-phase formation in solvent extraction solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
+                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1831782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04722325v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Arpigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695940v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of solvent extraction processes developed in Europe for advanced nuclear fuel recycling, Part 2 — homogeneous recycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syntheses and evaluation of new hydrophilic azacryptands used as masking agents of technetium in solvent extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Adnet</w:t>
+                <w:t xml:space="preserve">A. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+                <w:t xml:space="preserve">Ana Miljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia La Cognata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Carrott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ekberg</w:t>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2021.2001531⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.1620-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt04210b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695955v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325924v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of solvent extraction processes developed in Europe for advanced nuclear fuel recycling, Part 2 — homogeneous recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thea Lyseid Authen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Artese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Michael Carrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Christian Ekberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (11), pp.1724-1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2021.2001531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Hydroxo Group in the Coordination of Citric Acid to Trivalent Americium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695914v1</w:t>
+                <w:t xml:space="preserve">hal-02558018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">2,2’-bipyridine as a masking agent of ruthenium in the PUREX process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (10), pp.1649-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1789879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558026v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of solvent extraction processes developed in Europe for advanced nuclear fuel recycling, part 1 — heterogeneous recycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Adnet</w:t>
+                <w:t xml:space="preserve">Perrhenate and pertechnetate complexation by an azacryptand in nitric acid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hitos Galán</w:t>
+                <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1795680⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04314d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695920v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Artese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">N. Felines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Felines</w:t>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEHBA (di-2-ethylhexylbutyramide) gamma radiolysis under spent nuclear fuel solvent extraction process conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of solvent extraction processes developed in Europe for advanced nuclear fuel recycling, part 1 — heterogeneous recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Geist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ekberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Horne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cathy Rae</w:t>
+                <w:t xml:space="preserve">Hitos Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108608⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (11), pp.1866-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1795680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558021v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Hydroxo Group in the Coordination of Citric Acid to Trivalent Americium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">DEHBA (di-2-ethylhexylbutyramide) gamma radiolysis under spent nuclear fuel solvent extraction process conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Horne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mezyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Mincher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zarzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bonato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Cathy Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (14), pp.1331-1344. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.108608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558018v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
+                <w:t xml:space="preserve">Insight of the metal-ligand interaction in f elements complexes by paramagnetic NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">M. Autillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Fedoseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (17), pp.4435 -4451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161600v1</w:t>
+                <w:t xml:space="preserve">cea-02339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chemical environment on the radiation chemistry of N , N -di-(2-ethylhexyl)butyramide (DEHBA) and plutonium retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zarzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Ceder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (38), pp.14450-14460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9dt02383f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation in organic phases after solvent extraction of uranyl nitrate: X-ray scattering and molecular dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 277, pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight of the metal-ligand interaction in f elements complexes by paramagnetic NMR spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Fedoseev</w:t>
+                <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (17), pp.4435 -4451. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201805858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339876v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UO22+ structure in solvent extraction phases resolved at molecular and supramolecular scales: a combined molecular dynamics, EXAFS and SWAXS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (15), pp.7894-7906. </w:t>
@@ -4409,1519 +4409,1519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t>
+                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Drader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cames</w:t>
+                <w:t xml:space="preserve">Christophe Penisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guillaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">Johannes Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (15-16), pp.2009-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02528001v1</w:t>
+                <w:t xml:space="preserve">cea-01760168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of binary phase diagrams from the osmotic equilibrium method: vapour pressure and activity in water–ethanol mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1444209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01760168v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients of Aqueous Sodium, Calcium, and Europium Nitrate Solutions from Osmotic Equilibrium MD Simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiolytic stability of N , N -dialkyl amide: effect on Pu( iv ) complexes in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.251-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7DT03447D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998392v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of a bio-based extractant in methyl esters: combination of small angle X-ray scattering experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle L'Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (19), pp.4680-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7GC01769C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999620v1</w:t>
+                <w:t xml:space="preserve">hal-02113543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (33), pp.5518-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794613v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of the extractant Me-TODGA upon gamma irradiation: quantification of degradation compounds and individual influences on complexation and extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ02136D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02527987v1</w:t>
+                <w:t xml:space="preserve">hal-02000040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Selectivity in Liquid/Liquid Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Guilbaud</w:t>
+                <w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sorel</w:t>
+                <w:t xml:space="preserve">G. Saint Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gutierrez</w:t>
+                <w:t xml:space="preserve">J.M. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chalmet</w:t>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153 (3), pp.207-222. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/nse06-a2607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695735v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02418704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a bio-based extractant in methyl esters: combination of small angle X-ray scattering experiments and molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Behaviour of the extractant Me-TODGA upon gamma irradiation: quantification of degradation compounds and individual influences on complexation and extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
+                <w:t xml:space="preserve">V. Hubscher-Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fadel</w:t>
+                <w:t xml:space="preserve">V. Mogilireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle L'Hermitte</w:t>
+                <w:t xml:space="preserve">A. Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7GC01769C⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (22), pp.13700-13711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ02136D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113543v1</w:t>
+                <w:t xml:space="preserve">cea-02527987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature effects in liquid–liquid extraction: assessing organic phase mesoscopic properties from MD simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Modeling Selectivity in Liquid/Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Ph. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00733G⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (3), pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/nse06-a2607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000001v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of reverse micelles in rare-earth separation: a chemical model based on a molecular approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP07843E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (61), pp.15505 - 15517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000040v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation chemistry of the branched-chain monoamide di-ethylhexyl-isobutyramide</w:t>
+                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Drader</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35, pp.480-495. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (41), pp.9647-9658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2017.1379713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02418704v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (28), pp.6864-6875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chanèac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,744 +6083,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+                <w:t xml:space="preserve">O Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zorz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02527975v1</w:t>
+                <w:t xml:space="preserve">cea-01294523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (22), pp.3536-3540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SACSESS Hydrometallurgy Domain — An Overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Modolo</w:t>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695866v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02527975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Guillaumont</w:t>
+                <w:t xml:space="preserve">The SACSESS Hydrometallurgy Domain — An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rey</w:t>
+                <w:t xml:space="preserve">Robin Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ekberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Guilbaud</w:t>
+                <w:t xml:space="preserve">Giuseppe Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t>
+              <w:t xml:space="preserve">Procedia Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.218-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01294523v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of water-in-oil aggregates from poor solvents: Transition from weak aggregates towards reverse micelles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.71-77. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.905 - 919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2014.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00775-015-1275-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695851v1</w:t>
+                <w:t xml:space="preserve">hal-01561163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
@@ -6852,243 +6895,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Calcium binding to the Calmodulin N-terminal domain to evaluate site-specific affinity constants and cooperativity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depletion of water-in-oil aggregates from poor solvents: Transition from weak aggregates towards reverse micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (5), pp.905 - 919. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00775-015-1275-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561163v1</w:t>
+                <w:t xml:space="preserve">cea-04695851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (21), pp.5346-5350. </w:t>
@@ -7177,64 +7177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meridiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (40), pp.12796-12807. </w:t>
@@ -7310,77 +7310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.1362-1374. </w:t>
@@ -7457,51 +7457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.11218-11227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7535,64 +7535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute‐Induced Microstructural Transition from Weak Aggregates towards a Curved Film of Surface‐Active Extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.687-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7638,90 +7638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Ln(III) and Am(III) with the Hydrosoluble TEDGA: Speciation and Thermodynamics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7766,455 +7766,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tosseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03326157v1</w:t>
+                <w:t xml:space="preserve">hal-04693255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure versus solution for two new lutetium thiocyanato complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lozano-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Copping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (12), pp.2755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1nj20494g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Lanthanides(III), Americium(III), and Uranium(VI) with Bitopic N,O Ligands: an Experimental and Theoretical Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the nitrate coordination to Eu3+ ions in solution by potential of mean force calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (14), pp.6557-6566. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (13), pp.5840-5847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic200271e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02535f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693255v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03326157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (15), pp.4329-4340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8248,51 +8248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Studies of Concentrated Binary Solutions of Lanthanide Salts: Structural and Exchange Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,51 +8300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (2), pp.519-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8391,77 +8391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (2-3), pp.107-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8501,290 +8501,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of UCl62- anionic complex by MeBu3N+, BuMe2IM+, and BuMeIm(+) cations</w:t>
+                <w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boss</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic702477z⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2008.1466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00421531v1</w:t>
+                <w:t xml:space="preserve">cea-04695786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry and theoretical investigation of di-alkylphosphoric acid–lanthanide complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solvation of UCl62- anionic complex by MeBu3N+, BuMe2IM+, and BuMeIm(+) cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.5746-5755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic702477z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2008.1466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04695786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining theoretical chemistry and XANES multi-edge experiments to probe actinide valence states</w:t>
               </w:r>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8898,359 +8898,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into protein–uranyl interaction: towards an in silico detection method</w:t>
+                <w:t xml:space="preserve">Actinide speciation in relation to biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pible</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">Éric Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Pellequer</w:t>
+                <w:t xml:space="preserve">Odette Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vidaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1631-1638. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1605 - 1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.05.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269604v1</w:t>
+                <w:t xml:space="preserve">hal-01930725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide speciation in relation to biological processes</w:t>
+                <w:t xml:space="preserve">Structural insights into protein–uranyl interaction: towards an in silico detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ansoborlo</w:t>
+                <w:t xml:space="preserve">O. Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Prat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">J.-L. Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe den Auwer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1605 - 1618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.06.011⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1631-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930725v1</w:t>
+                <w:t xml:space="preserve">hal-04269604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Molecular Dynamics Studies of Dysprosium(III) Chloride Ionic Solutions for a Better Representation of the Microscopic Features Used within the Binding Mean Spherical Approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,77 +9326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating actinide molecular adducts from absorption edge spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9498,51 +9498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9631,51 +9631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations for the complexation of Ln3+ and UO2 2+ ions with tridentate ligand diglycolamide (DGA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Doizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Djedaini-Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,51 +9919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force field representation of the UO22+ cation from free energy MD simulations in water. Tests on its 18-crown-6 and NO3− adducts, and on its calix[6]arene6− and CMPO complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10152,51 +10152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Lauterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,51 +10251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD simulations on UO2 (2+) and Sr2+ complexes with CMPO derivatives in aqueous solution and at a water/chloroform interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10327,160 +10327,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04696516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective complexation of UO 2 2+ by the calix[6]arene6? anion: Structure and hydration studied by molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydration of uranyl (UO22+) cation and its nitrate ion and 18-crown-6 adducts studied by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Molecular Recognition in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16 (2), pp.169-188. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 97 (21), pp.5685-5692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf00709150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/j100123a037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695668v1</w:t>
+                <w:t xml:space="preserve">cea-04695660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics study of p-tert-butylcalix[4]arenetetraamide and its complexes with neutral and cationic guests. Influence of solvation on structures and stabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,130 +10546,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of uranyl (UO22+) cation and its nitrate ion and 18-crown-6 adducts studied by molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selective complexation of UO 2 2+ by the calix[6]arene6? anion: Structure and hydration studied by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 97 (21), pp.5685-5692. </w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Molecular Recognition in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (2), pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/j100123a037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/bf00709150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695660v1</w:t>
+                <w:t xml:space="preserve">cea-04695668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10681,381 +10681,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) using organic solvents or solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
+              <w:t xml:space="preserve">ISMEC 2024 - The International Symposium on Thermodynamics of Metal Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693036v1</w:t>
+                <w:t xml:space="preserve">cea-04696624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692672v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) using organic solvents or solid supports</w:t>
+                <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMEC 2024 - The International Symposium on Thermodynamics of Metal Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696624v1</w:t>
+                <w:t xml:space="preserve">hal-04692672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interface formation and extractant distribution at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Molecular Modelling Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11080,77 +11080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11169,1171 +11169,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FEZA 2023 - 9th Conference of the Federation of the European Zeolite Associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portorož-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692785v1</w:t>
+                <w:t xml:space="preserve">cea-04696713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) on solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEZA 2023 - 9th Conference of the Federation of the European Zeolite Associations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Portorož-Portorose, Slovenia</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Theory Frontiers in Actinide Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696713v1</w:t>
+                <w:t xml:space="preserve">cea-04696623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) on solid supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Theory Frontiers in Actinide Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696623v1</w:t>
+                <w:t xml:space="preserve">hal-04692785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stemplinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOF 2022 - 8th International Conference on Metal-Organic Frameworks and Open Framework Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696712v1</w:t>
+                <w:t xml:space="preserve">hal-04693294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716840v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
+              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716818v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Thermodynamics Properties of Rare-earth Reverse Micelle Involved in Separation Chemistry: A Multi-scale Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">MOF 2022 - 8th International Conference on Metal-Organic Frameworks and Open Framework Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693294v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04696712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04804678v1</w:t>
+                <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Špadina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
+              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04735941v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic exploration of xenon/krypton separation based on a high-throughput screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12371,103 +12371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrhenate and pertechnetate azacryptates in nitric acid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019- 47th IUPAC World Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12492,103 +12492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of bifunctional compounds N, P for extracting uranium from aqueous solutions of nitric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRC-RANC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
@@ -12617,103 +12617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimie Physique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12732,3475 +12732,3475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
+                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECRRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Radchem 1018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339260v1</w:t>
+                <w:t xml:space="preserve">cea-02339246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of bifunctional compounds N, P for uranium purification from aqueous solutions of nitric acid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leydier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conferences 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339123v1</w:t>
+                <w:t xml:space="preserve">cea-02338585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696001v1</w:t>
+                <w:t xml:space="preserve">hal-02004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Medyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kimberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.-S. Chen</w:t>
+                <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science, Technology and Applications of Rare Earths (ICSTAR-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirupati, India</w:t>
+              <w:t xml:space="preserve">JECRRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004068v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthon</w:t>
+                <w:t xml:space="preserve">Use of bifunctional compounds N, P for uranium purification from aqueous solutions of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATAS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Balard Conferences 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338560v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693367v1</w:t>
+                <w:t xml:space="preserve">hal-04696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ATAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693379v1</w:t>
+                <w:t xml:space="preserve">cea-02338560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">What governs the stability of reverse micelles in rare-earth separation: a chemical model based on a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
+              <w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338585v1</w:t>
+                <w:t xml:space="preserve">hal-04693367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Berthon</w:t>
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radchem 1018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
+              <w:t xml:space="preserve">Balard Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339246v1</w:t>
+                <w:t xml:space="preserve">hal-04693379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berthon</w:t>
+                <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434031v1</w:t>
+                <w:t xml:space="preserve">hal-04696007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">actinides 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433867v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hennig</w:t>
+                <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actinides 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419641v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Saint Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">INCC (5th-International Nuclear Chemistry Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434016v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Investigation under ionizing radiation of Pu(IV) - monoamide complexes in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t>
+              <w:t xml:space="preserve">ISEC 2017 – The 21st International Solvent Extraction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433883v1</w:t>
+                <w:t xml:space="preserve">cea-02434016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Determination of the structure in organic solution combining experimental characterization and molecular dynamic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">European conference on physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Borgo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696016v1</w:t>
+                <w:t xml:space="preserve">hal-02433883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular Dynamics Simulation of Liquid-Vapor Interfaces to Activity Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Simulating Osmotic Equilibria: A New Tool to Calculate Osmotic and Activity Coefficients in Concentrated Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696007v1</w:t>
+                <w:t xml:space="preserve">hal-04696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
+              <w:t xml:space="preserve">Pu Futures 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441923v1</w:t>
+                <w:t xml:space="preserve">hal-04748503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Berthon</w:t>
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Drader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t>
+              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02439462v1</w:t>
+                <w:t xml:space="preserve">hal-04693420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
+              <w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442306v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02439462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an(iii) and ln(iii) complexation with tpaen selectivity quantification for an americium(iii) separation process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMEC 2016International Symposium on metal complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442284v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Actinide Separations Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04729949v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An(III) and Ln(III) complexation with TPAEN: selectivity quantification for an americium(III) separation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">an(iii) and ln(iii) complexation with tpaen selectivity quantification for an americium(iii) separation process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Manie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISMEC 2016International Symposium on metal complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416300v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Bley</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+                <w:t xml:space="preserve">Jessica Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
+              <w:t xml:space="preserve">40th Actinide Separations Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lawrence Livermore National Laboratory, May 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693420v1</w:t>
+                <w:t xml:space="preserve">cea-04729949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">An(III) and Ln(III) complexation with TPAEN: selectivity quantification for an americium(III) separation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pu Futures 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748503v1</w:t>
+                <w:t xml:space="preserve">hal-02416300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tamain</w:t>
+                <w:t xml:space="preserve">Spéciation moléculaire et supramoléculaire dans les phases organiques : couplage entre DXPA et simulations de dynamique moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cherkaski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+                <w:t xml:space="preserve">D. Gomes-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C. Charbonnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Guilbaud</w:t>
+                <w:t xml:space="preserve">R.-J. Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on f-element 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">SCF15 - Congrès 2015 de la Société Chimique de France: Chimie et transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02500825v1</w:t>
+                <w:t xml:space="preserve">cea-02506789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation moléculaire et supramoléculaire dans les phases organiques : couplage entre DXPA et simulations de dynamique moléculaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Berthon-Nigond</w:t>
+                <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gomes-Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+                <w:t xml:space="preserve">Y. Cherkaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-J. Ellis</w:t>
+                <w:t xml:space="preserve">M-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF15 - Congrès 2015 de la Société Chimique de France: Chimie et transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">9th international conference on f-element 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02506789v1</w:t>
+                <w:t xml:space="preserve">cea-02500825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
@@ -16229,103 +16229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Uranium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
@@ -16354,51 +16354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Salts Concentrated Aqueous Solutions: Structural Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16492,64 +16492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Actinide Oxocations from Protactinium to Plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16636,90 +16636,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16744,90 +16744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16852,90 +16852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16960,90 +16960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17107,51 +17107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17206,51 +17206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic exploration of xenon/krypton separation based on a high-throughputscreening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17288,90 +17288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Liquid/Liquid Extraction: Study of the Organic Phase and the Liquid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17396,90 +17396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria A new tool to calculate activity coefficients in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 17èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. CEA Marcoule, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17536,51 +17536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par dynamique moléculaire de la spéciation des actinides en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université montpellier II, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17807,51 +17807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium Futures 2022 Conference Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinide Research Quaterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, First Quater 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17966,51 +17966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="498FCEEB"/>
+    <w:nsid w:val="374DB8D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18197,51 +18197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9777-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6455-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05157055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibau Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00517" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dd00018k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1831782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695955v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Lyseid Authen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carrott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2021.2001531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Geist" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitos Gal&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1795680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fedoseev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805858" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubscher-Bruder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mogilireddy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leoncini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huskens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02136D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guilbaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalmet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/nse06-a2607" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle L'Hermitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01769C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Taylor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2014.11.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4014653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100721" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C523NVFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269604v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pellequer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02359274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachimori" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B205127N" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QL5RKZ5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Doyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034845j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ947CHF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03239106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rabbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908879B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-1280(96)04496-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17MJBD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lauterbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695668v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00709150" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H90S5K3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varnek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00071a044" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDCJQK3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695660v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100123a037" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSL2V256-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696624v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696623v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696712v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972120v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amendola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433883v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442284v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaneac" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416300v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomes-Rodrigues" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Ellis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den Auwer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696625v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04730333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695836v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9777-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6455-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05157055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibau Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dd00018k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1831782" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695955v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Lyseid Authen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carrott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2021.2001531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Geist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitos Gal&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1795680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fedoseev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle L'Hermitte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01769C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubscher-Bruder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mogilireddy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leoncini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huskens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02136D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guilbaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalmet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/nse06-a2607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695851v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2014.11.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4014653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100721" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C523NVFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pellequer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02359274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachimori" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B205127N" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QL5RKZ5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Doyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034845j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ947CHF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03239106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rabbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908879B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-1280(96)04496-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17MJBD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lauterbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100123a037" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSL2V256-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varnek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00071a044" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDCJQK3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00709150" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H90S5K3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696624v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696623v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696712v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972120v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amendola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433883v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442284v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaneac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416300v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomes-Rodrigues" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Ellis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den Auwer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696625v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04730333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695836v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>