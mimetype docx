--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -815,291 +815,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia La Cognata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01162⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417824v1</w:t>
+                <w:t xml:space="preserve">cea-04721534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Hosts for the Sensing and Separation of 99 TcO 4 −</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Poggi</w:t>
+                <w:t xml:space="preserve">Modeling Lanthanide Ions in Solution: A Versatile Force Field in Aqueous and Organic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Amendola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (42), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.1282-1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202401551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04721534v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Plutonium(IV) Interactions with Two Variants of the EF-Hand Ca-Binding Site I of Calmodulin</w:t>
               </w:r>
@@ -1213,265 +1213,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Field Parameterization of Actinyl Molecular Cations Using the 12-6-4 Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+                <w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Camès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00153⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04556543v1</w:t>
+                <w:t xml:space="preserve">cea-04695982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metal complexation on diglycolamide radiolysis: a comparison between ex situ gamma and in situ alpha irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Saint-Louis</w:t>
+                <w:t xml:space="preserve">Force Field Parameterization of Actinyl Molecular Cations Using the 12-6-4 Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (16), pp.9213-9228. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (10), pp.2432-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp05731f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695982v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04556543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Coordination of Uranyl in Engineered Calmodulin Site 1 Provides a Subnanomolar Affinity for Uranyl and a Strong Uranyl versus Calcium Selectivity</w:t>
               </w:r>
@@ -1823,295 +1823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Artese</w:t>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451817v1</w:t>
+                <w:t xml:space="preserve">hal-03325924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonor Acher</w:t>
+                <w:t xml:space="preserve">Alexandre Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vatin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325924v1</w:t>
+                <w:t xml:space="preserve">hal-03451817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How phase modifiers disrupt third-phase formation in solvent extraction solutions</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon-Nigond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Saint-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,90 +2214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and computational look at the radiolytic degradation of TODGA and the effect on metal complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Camès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2342,144 +2342,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201940v1</w:t>
+                <w:t xml:space="preserve">hal-03120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
               </w:r>
@@ -2616,64 +2616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia La Cognata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2718,144 +2718,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid/liquid interface in periodic boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of malonamide aggregation deduced from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.1178-1187. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (13), pp.3409-3418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp04629a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c10865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120483v1</w:t>
+                <w:t xml:space="preserve">hal-03201940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of solvent extraction processes developed in Europe for advanced nuclear fuel recycling, Part 2 — homogeneous recycling</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Miljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Felines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (31), pp.7726-7736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (10), pp.7094-7100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5313,546 +5313,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02418704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of the extractant Me-TODGA upon gamma irradiation: quantification of degradation compounds and individual influences on complexation and extraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ02136D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (41), pp.9647-9658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02527987v1</w:t>
+                <w:t xml:space="preserve">hal-01999620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Selectivity in Liquid/Liquid Extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chalmet</w:t>
+                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauge-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/nse06-a2607⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (61), pp.15505 - 15517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695735v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Uranyl Complexation by the EF‐Hand Motif of Calmodulin: Effect of Phosphorylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Lemaire</w:t>
+                <w:t xml:space="preserve">Behaviour of the extractant Me-TODGA upon gamma irradiation: quantification of degradation compounds and individual influences on complexation and extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hubscher-Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mogilireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703484⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (22), pp.13700-13711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ02136D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794613v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02527987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating osmotic equilibria: A new tool for calculating activity coefficients in concentrated aqueous salt solutions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling Selectivity in Liquid/Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (41), pp.9647-9658. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (3), pp.207-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b04011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/nse06-a2607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999620v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Tetravalent Actinides (An=Th IV , U IV , Np IV , Pu IV ) with DOTA: From Dimers to Hexamers</w:t>
               </w:r>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,303 +6217,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01294523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zorz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (1), pp.441-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032757v1</w:t>
+                <w:t xml:space="preserve">cea-02527975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behavior of gas phase Pu(IV)-monodentate ligand complexes: an investigation by electrospray ionization mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Evidence of a Water-Soluble Plutonium(IV) Hexanuclear Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (22), pp.3536-3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10967-016-4799-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02527975v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SACSESS Hydrometallurgy Domain — An Overview</w:t>
               </w:r>
@@ -6761,252 +6761,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depletion of water-in-oil aggregates from poor solvents: Transition from weak aggregates towards reverse micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000182v1</w:t>
+                <w:t xml:space="preserve">cea-04695851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of water-in-oil aggregates from poor solvents: Transition from weak aggregates towards reverse micelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modelling of uranyl chloride solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.71-77. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (2), pp.024501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2014.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695851v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Structure of Organic Solutions in Solvent Extraction by Combining Molecular Dynamics and X‐ray Scattering</w:t>
               </w:r>
@@ -8131,77 +8131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Description of Binary Lanthanoid Salt Solutions: A Coarse-Graining Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8378,90 +8378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained lanthanoid chloride aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 153 (2-3), pp.107-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9612,302 +9612,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations for the complexation of Ln3+ and UO2 2+ ions with tridentate ligand diglycolamide (DGA).</w:t>
+                <w:t xml:space="preserve">Dimerization of xanthene dyes in water: Experimental studies and molecular dynamic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hirata</w:t>
+                <w:t xml:space="preserve">S.D. Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tachimori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Djedaini-Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Perly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B205127N⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.13803-13812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp034845j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02359274v1</w:t>
+                <w:t xml:space="preserve">hal-00095428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of xanthene dyes in water: Experimental studies and molecular dynamic simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics simulations for the complexation of Ln3+ and UO2 2+ ions with tridentate ligand diglycolamide (DGA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Doizi</w:t>
+                <w:t xml:space="preserve">M. Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Djedaini-Pilard</w:t>
+                <w:t xml:space="preserve">M. Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Perly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Tachimori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 107, pp.13803-13812. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp034845j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B205127N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095428v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02359274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide and alkaline-earth complexes of EDTA in water: a molecular dynamics study of structures and binding selectivities †</w:t>
               </w:r>
@@ -10327,246 +10327,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04696516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of uranyl (UO22+) cation and its nitrate ion and 18-crown-6 adducts studied by molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Molecular dynamics study of p-tert-butylcalix[4]arenetetraamide and its complexes with neutral and cationic guests. Influence of solvation on structures and stabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/j100123a037⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 115 (18), pp.8298-8312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja00071a044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04695660v1</w:t>
+                <w:t xml:space="preserve">cea-04695655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics study of p-tert-butylcalix[4]arenetetraamide and its complexes with neutral and cationic guests. Influence of solvation on structures and stabilities</w:t>
+                <w:t xml:space="preserve">Hydration of uranyl (UO22+) cation and its nitrate ion and 18-crown-6 adducts studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Varnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wipff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 115 (18), pp.8298-8312. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 97 (21), pp.5685-5692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja00071a044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/j100123a037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695655v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective complexation of UO 2 2+ by the calix[6]arene6? anion: Structure and hydration studied by molecular dynamics simulations</w:t>
               </w:r>
@@ -10681,355 +10681,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) using organic solvents or solid supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMEC 2024 - The International Symposium on Thermodynamics of Metal Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696624v1</w:t>
+                <w:t xml:space="preserve">hal-04693036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Ziberna</w:t>
+                <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols Sur Cèze, France</w:t>
+              <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693036v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict the thermodynamics of rare-earth reverse micelle involved in separation chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics studies of the separation of uranium(VI) using organic solvents or solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">ISMEC 2024 - The International Symposium on Thermodynamics of Metal Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692672v1</w:t>
+                <w:t xml:space="preserve">cea-04696624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interface formation and extractant distribution at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,51 +11080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’équilibre et du transport des ions aux interfaces liquide-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11365,51 +11365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,51 +11512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stemplinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11683,243 +11683,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Wang</w:t>
+                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">MOF 2022 - 8th International Conference on Metal-Organic Frameworks and Open Framework Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716840v1</w:t>
+                <w:t xml:space="preserve">cea-04696712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origins of the xenon/krypton separation in MOFs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOF 2022 - 8th International Conference on Metal-Organic Frameworks and Open Framework Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696712v1</w:t>
+                <w:t xml:space="preserve">hal-04716840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
               </w:r>
@@ -11931,64 +11931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12024,273 +12024,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693335v1</w:t>
+                <w:t xml:space="preserve">cea-04804678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Separation chemistry: Towards a predictive model of the liquid-liquid extraction using multiscale approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
+              <w:t xml:space="preserve">Wébinaire du GDR Promethée « Calculs d’équilibres thermodynamiques pour les procédés hydrométallurgiques : état de l’art et défis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Le Page Mostefa; Laurent Cassayre, Nov 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04804678v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic exploration of xenon/krypton separation based on a high-throughput screening</w:t>
               </w:r>
@@ -12365,273 +12365,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04696711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrhenate and pertechnetate azacryptates in nitric acid solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Use of bifunctional compounds N, P for extracting uranium from aqueous solutions of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Amendola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 2019- 47th IUPAC World Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JNRC-RANC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02972120v1</w:t>
+                <w:t xml:space="preserve">cea-02394057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of bifunctional compounds N, P for extracting uranium from aqueous solutions of nitric acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Perrhenate and pertechnetate azacryptates in nitric acid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRC-RANC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IUPAC 2019- 47th IUPAC World Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394057v1</w:t>
+                <w:t xml:space="preserve">cea-02972120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
@@ -12732,260 +12732,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
+                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tamain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radchem 1018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339246v1</w:t>
+                <w:t xml:space="preserve">cea-02338585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coefficients from Vapor-Liquid Interfaces: A Molecular Dynamics Approach for Separation Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexation of americium(III) with citric acid role of the hydroxo function ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bley</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Ceze, France</w:t>
+              <w:t xml:space="preserve">Radchem 1018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marianske lazne, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338585v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomena associated to the transfer of rare earths involved in separation chemistry: from the molecular modelling to chemical engineering</w:t>
               </w:r>
@@ -12997,51 +12997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13090,674 +13090,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
+              <w:t xml:space="preserve">JECRRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695997v1</w:t>
+                <w:t xml:space="preserve">cea-02339260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Berthon</w:t>
+                <w:t xml:space="preserve">Use of bifunctional compounds N, P for uranium purification from aqueous solutions of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Medyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Marie</w:t>
+                <w:t xml:space="preserve">A. Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Balard Conferences 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338634v1</w:t>
+                <w:t xml:space="preserve">cea-02339123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation de l'americium(III) avec l'acide citrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECRRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339260v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of bifunctional compounds N, P for uranium purification from aqueous solutions of nitric acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Effect of ionizing radiation on actinide-ligand complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Medyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leydier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">A. Kimberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Conferences 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th international workshop on Advanced techniques in actinides spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339123v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Coecients from Liquid-Vapor Interfaces: A Molecular Dynamic Approach for Separation Chemistry</w:t>
+                <w:t xml:space="preserve">Molecular Simulation of Phase Diagrams from the Osmotic Equilibrium Method: Vapor Pressure and Activities in Complex Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution IAP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Tenth Liblice Conference on the Statistical Mechanics of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Srni, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696001v1</w:t>
+                <w:t xml:space="preserve">hal-04695997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the hydroxo function of citric acid within the Am(III) complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14101,51 +14101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Post(PhD)2 Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14170,51 +14170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide hexanuclear cluster [an6(oh)4(o)4(h2o)8]12+ (an = u(iv), np(iv), pu(iv)) structure, synthesis mechanism and physical-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14822,51 +14822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14885,631 +14885,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesa Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pu Futures 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
+              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748503v1</w:t>
+                <w:t xml:space="preserve">hal-04693420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena associated to the transfer of rare earth involved in separation chemistry: from the molecular modelling to the chemical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Synthesis and structural characterization of a new water soluble actinide(IV) hexanuclear cluster [An6(OH)4O4]12+ (with An = U, Np, Pu).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Workshop on Challenges in the Processing and Recycling of Rare-earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Pune, India</w:t>
+              <w:t xml:space="preserve">Pu Futures 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JRC, Aug 2016, Baden-Baden, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693420v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Zorz</w:t>
+                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t>
+              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02439462v1</w:t>
+                <w:t xml:space="preserve">hal-02441923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
+              <w:t xml:space="preserve">19th Symposium on Separation Science and Technology for Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gatlinburg (Tn), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442306v1</w:t>
+                <w:t xml:space="preserve">cea-02439462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of aggregation phenomena in the organic phase for separation chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Investigation under ionizing radiation of An-ligand complexes in solution by electrospray ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16emes Journees Scientifiques de Marcoule (JSM - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bagnols-Sur-Ceze, France</w:t>
+              <w:t xml:space="preserve">JECR (18e JOURNEES D'ETUDES DE LA CHIMIE SOUS RAYONNEMENT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Balaruc-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441923v1</w:t>
+                <w:t xml:space="preserve">cea-02442306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">an(iii) and ln(iii) complexation with tpaen selectivity quantification for an americium(iii) separation process.</w:t>
               </w:r>
@@ -15629,51 +15629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and radiolytic stability of monoamide-actinide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15983,51 +15983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structural characterization of actinide(U(VI) or Pu(IV))-monoamide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cherkaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16117,64 +16117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of ions in solutions: a challenge for the separation chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16255,51 +16255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16479,103 +16479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Actinide Oxocations from Protactinium to Plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Digandomenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Absorption Fine Structure - XAFS13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Stanford (CA), USA, United States. pp.184-186</w:t>
@@ -16622,608 +16622,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 Summer school 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifiques ISEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the equilibrium and the transport of ions at the liquid-liquid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ziberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thésards ICSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humin decomposition by γ-irradiation – a promising strategy for catalyst regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Medina</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Girardon</w:t>
+                <w:t xml:space="preserve">I. Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOCAT 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic exploration of xenon/krypton separation based on a high-throughputscreening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17252,267 +17252,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, United Kingdom. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04696625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modelling of Liquid/Liquid Extraction: Study of the Organic Phase and the Liquid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCP5 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating osmotic equilibria A new tool to calculate activity coefficients in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 17èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bagnols Sur Ceze, France. CEA Marcoule, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17522,91 +17522,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par dynamique moléculaire de la spéciation des actinides en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université montpellier II, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04730333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17616,51 +17616,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of specific uranyl-coordination sites in the calcium-binding motif of Calmodulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17720,70 +17720,70 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Conference on Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (S1), pp.1-696, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-014-1095-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17793,112 +17793,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium Futures 2022 Conference Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinide Research Quaterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, First Quater 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04732003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId465"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17966,51 +17966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="374DB8D0"/>
+    <w:nsid w:val="6750EE49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18197,51 +18197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9777-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6455-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05157055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibau Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dd00018k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1831782" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695955v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Lyseid Authen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carrott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2021.2001531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Geist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitos Gal&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1795680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fedoseev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle L'Hermitte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01769C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527987v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubscher-Bruder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mogilireddy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leoncini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huskens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02136D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guilbaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalmet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/nse06-a2607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695851v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2014.11.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4014653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100721" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C523NVFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pellequer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02359274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachimori" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B205127N" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QL5RKZ5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095428v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Doyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034845j" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ947CHF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03239106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rabbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908879B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-1280(96)04496-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17MJBD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lauterbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100123a037" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSL2V256-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varnek" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00071a044" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDCJQK3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00709150" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H90S5K3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696624v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696623v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696712v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972120v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amendola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433883v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442284v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaneac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416300v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomes-Rodrigues" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Ellis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den Auwer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medina" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696625v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04730333v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695836v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9777-8326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199339473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6455-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara &#381;iberna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guillam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05157055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibau Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00517" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia La Cognata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Poggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Amendola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04417824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daronnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Holfeltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kimberlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saint-Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cam&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05731f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04556543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pardoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauge-Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dd00018k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon-Nigond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1831782" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arpigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj01143j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03120483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp04629a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thevenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Miljkovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt04210b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c10865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695955v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Lyseid Authen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Adnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carrott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ekberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2021.2001531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000124" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Thevenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1789879" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04314d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Geist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitos Gal&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1795680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mezyk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mincher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zarzana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rae" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108608" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fedoseev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Grimes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Ceder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02383f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.12.051" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02109047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07230B" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01760168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Theisen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1444209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drader" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03447D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle L'Hermitte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC01769C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Damme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00733G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07843E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02418704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Louis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1379713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brulfert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703484" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hubscher-Bruder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mogilireddy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leoncini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huskens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02136D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695735v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guilbaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalmet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/nse06-a2607" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695901v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chan&#232;ac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.INORGCHEM.7B00603" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02527975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10967-016-4799-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032757v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600656" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSMH909F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01561163v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-015-1275-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2014.11.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Molina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695845v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ferru" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402677" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWFJ672J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Ellis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403859" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KSSJD8W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010443v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.902139" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4014653" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100721" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C523NVFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCHE.2012.10.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693255v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tosseng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200271e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03326157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02535f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00870636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9017085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2010.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9LB9XZ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1466" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pellequer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095428v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Doyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doizi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djedaini-Pilard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034845j" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ947CHF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02359274v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirata" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachimori" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B205127N" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QL5RKZ5M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03239106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dognon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rabbe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Wipff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A908879B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wipff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-1280(96)04496-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X17MJBD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Engler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lauterbach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Troxler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696516v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695655v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varnek" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00071a044" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MDCJQK3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100123a037" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSL2V256-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695668v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00709150" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-H90S5K3V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ziberna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692672v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696624v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692846v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696623v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692785v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693294v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stemplinger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693335v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;padina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972120v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amendola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338585v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339246v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004068v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Damme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-S. Chen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339260v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696001v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medyk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kimberlin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338560v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693367v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693379v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696007v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434031v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433867v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthon-Nigond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434016v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433883v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696016v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693420v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesa Karmakar" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748503v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441923v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439462v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442306v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442284v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaneac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manie" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Drader" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416300v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomes-Rodrigues" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Ellis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500825v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Charbonnel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693594v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04693882v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695743v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695718v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695711v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695728v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04158021v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Girardon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hablot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696625v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417800v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04730333v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695836v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-014-1095-8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732003v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>