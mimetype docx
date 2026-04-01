--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -3819,311 +3819,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et ethnicité</w:t>
+                <w:t xml:space="preserve">Une Histoire du jazz en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Cugny; Vincent Cotro; Philippe Gumplowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Catastrophe apprivoisée, Regards sur le jazz en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-907891-76-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Panassié 1930-1934 : une cause et un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Cugny; Vincent Cotro; Philippe Gumplowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Catastrophe apprivoisée, Regards sur le jazz en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-907891-76-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazz et racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, PUF, 2013, Quadrige, 9782130550570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01873401v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazz et racisme</w:t>
+                <w:t xml:space="preserve">Musique et ethnicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, 2013, Quadrige, 9782130550570</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873409v1</w:t>
+                <w:t xml:space="preserve">hal-01873414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debussy, Un nationalisme au miroir du Cake-Walk</w:t>
               </w:r>
@@ -4995,51 +4995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.6530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Duraffour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Mecquenem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zawadzki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Faiseurs_dhistoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/resonances-de-lombre-9782213662077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213637105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-deuxieme-epoque-1930-1942-9782213607856" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213023984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/collection-historique-aubier/les-travaux-dorphee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/FlechetMusic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larumeurlibre.fr/catalogue/collections_la_rumeur_libre/politiques_culturelles_et_territoires/1982_2022_la_fete_de_la_musique_a_40_ans_collectif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01951760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01997154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873409v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/regards-sur-debussy-9782213672588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.6530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Duraffour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Mecquenem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zawadzki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Faiseurs_dhistoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/resonances-de-lombre-9782213662077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213637105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-deuxieme-epoque-1930-1942-9782213607856" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213023984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/collection-historique-aubier/les-travaux-dorphee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/FlechetMusic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larumeurlibre.fr/catalogue/collections_la_rumeur_libre/politiques_culturelles_et_territoires/1982_2022_la_fete_de_la_musique_a_40_ans_collectif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01951760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01997154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/regards-sur-debussy-9782213672588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>