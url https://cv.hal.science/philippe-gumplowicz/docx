--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -2285,719 +2285,719 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Camus, anarchiste et sioniste</w:t>
+                <w:t xml:space="preserve">Roger Chaput, Joueur de jazz des années trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fargeton; Yannick Séité. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s)’écrivent,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9791037021311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War of taste in Popular and Folk Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Fléchet; Barbara Kelly; Martin Guerpin; Philippe Gumplowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Postwar Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’arrivée du jazz en France : une musique « judéo-nègre » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire juive de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2023, 978-2-226-44803-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...147 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berghahn Books</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04480518v1</w:t>
+                <w:t xml:space="preserve">hal-04480540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passeurs d’imaginaire : de quelques chanteuses et chanteurs français d’origine juive</w:t>
+                <w:t xml:space="preserve">Pierre Goldman, Juif paria, célébré, assassiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire juive de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2023, 978-2-226-44803-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480547v1</w:t>
+                <w:t xml:space="preserve">hal-04480560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Goldman, Juif paria, célébré, assassiné</w:t>
+                <w:t xml:space="preserve">Passeurs d’imaginaire : de quelques chanteuses et chanteurs français d’origine juive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire juive de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2023, 978-2-226-44803-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480560v1</w:t>
+                <w:t xml:space="preserve">hal-04480547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arrivée du jazz en France : une musique « judéo-nègre » ?</w:t>
+                <w:t xml:space="preserve">Albert Londres, Le Juif errant est arrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire juive de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2023, 978-2-226-44803-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480540v1</w:t>
+                <w:t xml:space="preserve">hal-04480555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Londres, Le Juif errant est arrivé</w:t>
+                <w:t xml:space="preserve">Lundi 21 juin 1982 : l’acte de naissance d’une République musicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1982-2022 La Fête de la musique a 40 ans !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rumeur libre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-35577-313-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des musiciens juifs au service du goût français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire juive de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2023, 978-2-226-44803-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rumeur libre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04480614v1</w:t>
+                <w:t xml:space="preserve">hal-04480542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des musiciens juifs au service du goût français</w:t>
+                <w:t xml:space="preserve">Albert Camus, anarchiste et sioniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Anne Goldberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire juive de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2023, 978-2-226-44803-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480542v1</w:t>
+                <w:t xml:space="preserve">hal-04480551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mainmise du judaïsme sur nos théâtres</w:t>
               </w:r>
@@ -3819,242 +3819,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jazz et racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique du racisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2013, Quadrige, 9782130550570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une Histoire du jazz en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cugny; Vincent Cotro; Philippe Gumplowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Catastrophe apprivoisée, Regards sur le jazz en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-907891-76-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Panassié 1930-1934 : une cause et un système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cugny; Vincent Cotro; Philippe Gumplowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Catastrophe apprivoisée, Regards sur le jazz en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-907891-76-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873401v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01873409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et ethnicité</w:t>
               </w:r>
@@ -4634,213 +4634,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La revanche de l'oreille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause du jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">James Reese Europe (1880-1919) Races, musique, les fiertés irréconciliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gumplowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017571v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02017591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4995,51 +4995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.6530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Duraffour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Mecquenem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zawadzki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Faiseurs_dhistoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/resonances-de-lombre-9782213662077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213637105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-deuxieme-epoque-1930-1942-9782213607856" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213023984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/collection-historique-aubier/les-travaux-dorphee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/FlechetMusic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larumeurlibre.fr/catalogue/collections_la_rumeur_libre/politiques_culturelles_et_territoires/1982_2022_la_fete_de_la_musique_a_40_ans_collectif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01951760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01997154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/regards-sur-debussy-9782213672588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guerpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.6530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaudat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738942" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Duraffour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kauffmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Mecquenem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zawadzki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Faiseurs_dhistoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/resonances-de-lombre-9782213662077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213637105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-deuxieme-epoque-1930-1942-9782213607856" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/le-roman-du-jazz-9782213023984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/collection-historique-aubier/les-travaux-dorphee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/FlechetMusic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larumeurlibre.fr/catalogue/collections_la_rumeur_libre/politiques_culturelles_et_territoires/1982_2022_la_fete_de_la_musique_a_40_ans_collectif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01951760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01997154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02171965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/regards-sur-debussy-9782213672588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Nord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02017571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>