--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -712,1352 +712,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Note sur une métaphore régnante : l’empreinte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (186), pp.291-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.186.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tocsin de la révolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (1), pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Note sur une métaphore régnante : l’empreinte »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire le Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 3 – 2019, 119e année - n° 3, 3 – 2019 (119e année - n° 3), pp.523 à 531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09449-4.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une nature morte littéraire, l’exemple de L’Education sentimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cosmopolitisme et expositions universelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler la mémoire d'une révolte au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 275, p. 201-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecrire vrai à l’âge de l’ersatz »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 (186), pp.291-311. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire le Louvre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1490 : les paysans bretons ont-ils la parole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124 (1), pp.59-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hamon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Le Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.5--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hamon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée, introduction au numéro spécial Musée, Musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Musée, Musées (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre pour le bien commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.171-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hamon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilège américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 275, p. 201-210</w:t>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Ecrire vrai à l’âge de l’ersatz »</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For whom the bell tolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 182</w:t>
+              <w:t xml:space="preserve">Journal of Historical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1490 : les paysans bretons ont-ils la parole ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercoeur et la Bretagne dans Mayenne et la Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (4), pp.101-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux armes paysans !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.221-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01693855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Moyen Âge aux temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atala. Cultures et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospérer dans la guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 124 (1), pp.59-83</w:t>
+              <w:t xml:space="preserve">, 2014, 121 (2), p. 83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...685 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01693801v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01697431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes de l'ordre et logiques fragmentaires</w:t>
               </w:r>
@@ -2492,165 +2492,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Préambule »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons d’agir, les passions et les intérêts dans le roman français du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boris Lyon-Caen, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Zola en toutes lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalismes du monde, les voix de l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Lumbroso; Jean-Sébastien Macke, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895828v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03897286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au temps des Jacques et des brigands</w:t>
               </w:r>
@@ -3182,165 +3182,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00421985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des gens nuds piedz&amp;quot; à Antrain (1639)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Des gens nuds piedz" à Antrain (1639)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France. pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps du délit : homme, femme et argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps du délit : homme, femme et argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rennes ; Le Mans, France. pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492905v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions en guise de conclusion</w:t>
               </w:r>
@@ -4382,441 +4382,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortunes urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 216 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'exprimer en temps de troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karila-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 377 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Bretons et l'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apogée, pp.127, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00619018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourquin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier des doléances de la province de Bretagne de 1574</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 216 p., 2011</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gallicé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caraës</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique et historique de Nantes et de Loire-Atlantique, 128 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 377 p., 2011</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00555088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'or des peintres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.422, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498227v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">halshs-00555088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation</w:t>
               </w:r>
@@ -5204,514 +5204,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résister à gens de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bercé, Yves-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence au village : XVIe-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés Composés, pp.15-44, 2022, 978-2-3793-3360-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03817859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Note sur quelques affixes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Steve Murphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Judith Wulf, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zola Homère de la vidange »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence au village : XVIe-XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Passés Composés, pp.15-44, 2022, 978-2-3793-3360-6</w:t>
+              <w:t xml:space="preserve">L’Excrémentiel au XIXe siècle, Marie-Ange Voisin-Fougère dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Lérot, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littérature, Mélange, Identité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Francophonie, Marina Geat dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Zola Homère de la vidange »</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Barthes et Zola »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Excrémentiel au XIXe siècle, Marie-Ange Voisin-Fougère dir.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Lérot, 2021</w:t>
+              <w:t xml:space="preserve">José-Luis Diaz et Mathilde Labbé dir., Les XIXe siècles de Roland Barthes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les impressions nouvelles, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Très brave »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emile Zola et le naturalisme en tous genres, Mélanges offerts à Alain Pagès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1572. Saint Bartholomew's Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France in the World : A global history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Other press, pp.315-320, 2019, 978-1-59051-941-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943052v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03895811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour ma famille, j'étais &amp;quot;premier de France&amp;quot; !</w:t>
               </w:r>
@@ -5833,165 +5833,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04448895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à Clara Sadoun-Edouard : Le Roman de La Vie parisienne, Presse, genre, littérature et mondanité (1863-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clara Sadoun-Edouard : Le Roman de La Vie parisienne, Presse, genre, littérature et mondanité (1863-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’Education sentimentale et le faux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de L'Education sentimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893902v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03893907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Lys dans la vallée »</w:t>
               </w:r>
@@ -6616,483 +6616,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilbert Bayard (?-1548)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MICHON, Cédric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conseillers de François Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.575-581, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semblançay, homme de finances et de Conseil (v.1455-1527)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MICHON, Cédric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conseillers de François Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.117-130, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [à &amp;quot;Fortunes urbaines : élites et richesses dans les villes à l'époque moderne&amp;quot;]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortunes urbaines : élites et richesses dans les villes de l'Ouest à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 7-16, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un choix décisif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pouessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talbardonneries : ou échos d'archives offerts à Catherine Talabardon-Laurent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'histoire et d'archéologie de Bretagne, pp.147-159, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Semblançay, homme de finances et de Conseil (v.1455-1527)</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles, Duc d'Alençon (1489-1525)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MICHON, Cédric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conseillers de François Ier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.117-130, 2011</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-208, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Bayard (?-1548)</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Bourbon, connétable de France (1490-1527)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MICHON, Cédric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conseillers de François Ier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.575-581, 2011</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.95-97, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587633v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00587638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Babou (1484-1557)</w:t>
               </w:r>
@@ -8299,51 +8299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.037.0117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0014." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.198.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.186.0291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09449-4.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.143.0597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16556-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kermoal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Page" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallic&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cara&#235;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rannou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pouessel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02504550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.037.0117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897461v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.195.0014." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.198.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.186.0291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09449-4.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Le Men" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.143.0597" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16556-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kermoal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619018v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallic&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cara&#235;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rannou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03817859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895802v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895788v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pouessel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03897334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03895782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03893903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02504550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>