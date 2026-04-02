--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -127,247 +127,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t>
+                <w:t xml:space="preserve">Analysis and Optimization of a Liquid-vapor Thermohydraulic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Glimm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Gauthier Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.77-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317079v1</w:t>
+                <w:t xml:space="preserve">hal-04535413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Optimization of a Liquid-vapor Thermohydraulic Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Glimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81, pp.77-103</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535413v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth-order entropy-stable lattice Boltzmann schemes for hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -408,382 +408,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510582v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel kinetic schemes for conservation laws, with large time steps</w:t>
+                <w:t xml:space="preserve">Stability analysis of the vectorial lattice-Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gerhard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kévin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-024-02468-7⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.46-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202477046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910307v2</w:t>
+                <w:t xml:space="preserve">hal-03986533v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Lazare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqing Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hülsemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of the vectorial lattice-Boltzmann method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel kinetic schemes for conservation laws, with large time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Guillon</w:t>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Hélie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77, pp.46-78. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/202477046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-024-02468-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986533v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Discrete Wavelet Transform for Lossy On-the-Fly Compression of GPU Fluid Simulations</w:t>
               </w:r>
@@ -795,51 +795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoli Huppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -912,51 +912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the memory usage of Lattice-Boltzmann schemes with a DWT-based compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.79-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,64 +1163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.249-271. </w:t>
@@ -1258,77 +1258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditionally stable and parallel Discontinuous Galerkin solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112, pp.116-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1375,77 +1375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a discontinuous Galerkin solver with OpenCL and StarPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1470,64 +1470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of numerical schemes for complex two-phase flows with real equations of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Quibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,330 +1568,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit time schemes for compressible fluid models based on relaxation methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coulette</w:t>
+                <w:t xml:space="preserve">An analysis of over-relaxation in a kinetic approximation of systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347 (3), pp.259-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514593v1</w:t>
+                <w:t xml:space="preserve">hal-01839092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of over-relaxation in a kinetic approximation of systems of conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Drui</w:t>
+                <w:t xml:space="preserve">Implicit time schemes for compressible fluid models based on relaxation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navoret</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ratnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 347 (3), pp.259-269. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.70-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839092v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order implicit palindromic discontinuous Galerkin method for kinetic-relaxation approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,77 +1977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayesh Badwaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.60-77. </w:t>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,64 +2306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a two-phase flow code based on an homogeneous model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Coupanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian/Eulerian solvers and simulations for Vlasov-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,278 +2529,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Vlasov-Maxwell simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-GPU numerical simulation of electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
+                <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 342 (10-11), pp.619-635. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957045v1</w:t>
+                <w:t xml:space="preserve">hal-00919702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-GPU numerical simulation of electromagnetic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reduced Vlasov-Maxwell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Strub</w:t>
+                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.199-208. </w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (10-11), pp.619-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919702v1</w:t>
+                <w:t xml:space="preserve">hal-00957045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic approximation of the Fourier transformed Vlasov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,51 +2847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-fluid compressible simulations on GPU cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,51 +2951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation for the MHD system in 2D using OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3036,343 +3036,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCL numerical simulations of two-fluid compressible flows with a 2D random choice method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Space-only hyperbolic approximation of the Vlasov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Jung</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759135v1</w:t>
+                <w:t xml:space="preserve">hal-00797974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random sampling remap for compressible two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.275-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-only hyperbolic approximation of the Vlasov equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">OpenCL numerical simulations of two-fluid compressible flows with a 2D random choice method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.1-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00797974v1</w:t>
+                <w:t xml:space="preserve">hal-00759135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t>
               </w:r>
@@ -3397,64 +3397,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t>
@@ -3492,64 +3492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical resolution of conservation laws with OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3622,77 +3622,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Skoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus-Dieter Munz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,77 +3860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 236, pp.1976-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dimensional two-phase flow modeling applied to interior ballistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Baschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4094,64 +4094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic relaxation models for granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4192,646 +4192,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pressure laws and fast Legendre transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.745-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466999v1</w:t>
+                <w:t xml:space="preserve">hal-00424061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure laws and fast Legendre transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (4), pp.745-775. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424061v2</w:t>
+                <w:t xml:space="preserve">hal-00466999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Validation of Compressible Flow Simulations of Laser-Induced Cavitation Bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of a single bubble by compressible two-phase fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bachmann</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Kröninger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Josef Ballmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592605v1</w:t>
+                <w:t xml:space="preserve">hal-00139645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galerkin discontinuous approximation of the MHD equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Altmann</w:t>
+                <w:t xml:space="preserve">Thomas Belat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Belat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Gutnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.33-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a single bubble by compressible two-phase fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Comparison and Validation of Compressible Flow Simulations of Laser-Induced Cavitation Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kröninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josef Ballmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (9), pp.1850-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.2033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139645v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for low Mach wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4859,342 +4859,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Second order entropy diminishing scheme for the euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carrière</w:t>
+                <w:t xml:space="preserve">Jacques Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.1029-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139626v1</w:t>
+                <w:t xml:space="preserve">hal-00139605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139607v1</w:t>
+                <w:t xml:space="preserve">hal-00139626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order entropy diminishing scheme for the euler equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Schneider</w:t>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50, pp.1029-1061</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139605v1</w:t>
+                <w:t xml:space="preserve">hal-00139607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of the finite volumes method for complex flows : From the theory to the practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume simulation of cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 (7), pp.832-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,51 +5452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical computation of axisymmetrical multifluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration numérique d'ordre élevé de fonctions régulières ou singulières sur un intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d’une approximation discontinue des systemes du premier ordre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Sandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,269 +5737,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of the Convergence of a Core Thermal Hydraulic Code Using Initialization from a Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Lazare</w:t>
+                <w:t xml:space="preserve">Towards Interpretable Time Series Foundation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Coudroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Pawlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Vyetrenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st ICML Workshop on Foundation Models for Structured Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2507.07439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321965v1</w:t>
+                <w:t xml:space="preserve">hal-05315614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interpretable Time Series Foundation Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acceleration of the Convergence of a Core Thermal Hydraulic Code Using Initialization from a Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Coupanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ICML Workshop on Foundation Models for Structured Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315614v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of the Lattice-Boltzmann schemes using the task-based method</w:t>
               </w:r>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,51 +6093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Methods for Compressible Two-Phase Flow Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece. pp.030004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6184,51 +6184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic adaptive approximation for stencil computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think Unlimited and Compress Data Automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6489,295 +6489,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un algorithme Galerkin Discontinu en OpenCL appliqué à la simulation en électromagnétisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Palindromic Discontinuous Galerkin Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Strub</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2017 - 9th European Conference on Numerical Methods in Electromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite volumes for complex applications VIII—hyperbolic, elliptic and parabolic problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666352v1</w:t>
+                <w:t xml:space="preserve">hal-01653049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palindromic Discontinuous Galerkin Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'un algorithme Galerkin Discontinu en OpenCL appliqué à la simulation en électromagnétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navoret</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite volumes for complex applications VIII—hyperbolic, elliptic and parabolic problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMELEC 2017 - 9th European Conference on Numerical Methods in Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653049v1</w:t>
+                <w:t xml:space="preserve">hal-01666352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Code Refinement: A Compiler Technique and Extensions to Generate Self-Tuning Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6815,51 +6815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Vlasov-Maxwell modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS Proceedings, August 25-28, Guangzhou, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gunagzhou, China. pp.2622-2627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6936,77 +6936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Galerkin discontinue appliquée à l'électromagnétisme en domaine temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Muot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque International et Exposition sur la Compatibilité Electromagnetique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,64 +7031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of the Vlasov-Maxwell system by PIC Discontinuous Galerkin method on GPU with OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMRACS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. pp.257--274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7161,64 +7161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t>
@@ -7256,51 +7256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced scheme for two-fluid flows in variable cross-section ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,64 +7338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Water-Bag Model And Method Of Moments For The Vlasov Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.293-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7429,354 +7429,354 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local time-stepping Discontinuous Galerkin algorithm for the MHD system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Altmann</w:t>
+                <w:t xml:space="preserve">Thomas Belat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Belat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Gutnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et Simulation de Fluides Complexes - CEMRACS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Déferlement de vague par un schéma faible Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436708v1</w:t>
+                <w:t xml:space="preserve">hal-03361688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déferlement de vague par un schéma faible Mach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361688v1</w:t>
+                <w:t xml:space="preserve">hal-05436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VARIATIONAL APPROACH FOR GEOACOUSTIC INVERSION USING ADJOINT MODELING OF A PE APPROXIMATION MODEL WITH NON LOCAL IMPEDANCE BOUNDARY CONDITIONS</w:t>
               </w:r>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hermand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7905,51 +7905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume simulations of cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite volumes for complex applications, III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Porquerolles, France. pp.441-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on computing methods in applied sciences and engineering on Computing methods in applied sciences and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1992, France. pp.405-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8095,291 +8095,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic over-relaxation method for the convection equation with Fourier solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Quibel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t>
+              <w:t xml:space="preserve">, pp.745-753, 2020, 978-3-030-43650-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451368v1</w:t>
+                <w:t xml:space="preserve">hal-02427044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic over-relaxation method for the convection equation with Fourier solver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navoret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Quibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.745-753, 2020, 978-3-030-43650-6. </w:t>
+              <w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427044v2</w:t>
+                <w:t xml:space="preserve">hal-02451368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous OpenCL/MPI numerical simulations of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of an implicit lattice Boltzmann scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colombo, Rinaldo; Lefloch, Philippe; Rohde, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperbolic Techniques in Modelling, Analysis and Numerics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.1710-1715, 2016, Oberwolfach Reports</w:t>
@@ -8529,51 +8529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolated pressure laws in two-fluid simulations and hyperbolicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8611,51 +8611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative scheme for two-fluid compressible flows without pressure oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8706,90 +8706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Model for Cavitation with Non-condensable Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Scientific. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, pp.289 - 296, 2013, 978-981-4417-06-8. </w:t>
@@ -8840,64 +8840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-fluid model for dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8971,64 +8971,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9046,77 +9046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palindromic discontinuous Galerkin method for kinetic equations with stiff relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9199,51 +9199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable implementation of the radix sort algorithm in OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,90 +9355,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-explicit, unconditionally stable, discontinuous galerkin solvers for conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRMA (UMR 7501). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9469,51 +9469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanger des gaz raides pour créer de nouvelles lois d'état</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,51 +9561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume simulation of cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,51 +9649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a viscous compressible fluid based on a splitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Toulon Sud. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9747,51 +9747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution numérique des équations de Maxwell harmoniques par une méthode d'éléments finis discontinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Ecole nationale superieure de l'aeronautique et de l'espace, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994ESAE0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9850,51 +9850,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des écoulements multiphasiques: de la théorie aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université du Sud Toulon Var, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10081,51 +10081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535413v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510582v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1646364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986533v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoli Hupp&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03990880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.09883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965967v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klingenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942863v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Deininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Skoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Munz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kr&#246;ninger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ballmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barberon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coudroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02072737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302516.3307348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hermand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702609_0023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427044v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_71" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134222v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417099_0024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994ESAE0020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535413v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510582v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1646364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986533v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoli Hupp&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03990880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.09883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965967v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klingenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942863v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Deininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Skoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Munz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ballmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kr&#246;ninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barberon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coudroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02072737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302516.3307348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hermand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702609_0023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_71" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134222v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417099_0024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994ESAE0020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>