--- v1 (2026-04-02)
+++ v2 (2026-04-29)
@@ -512,278 +512,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986533v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel kinetic schemes for conservation laws, with large time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqing Feng</w:t>
+                <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Hülsemann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-024-02468-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479205v1</w:t>
+                <w:t xml:space="preserve">hal-03910307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel kinetic schemes for conservation laws, with large time steps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gerhard</w:t>
+                <w:t xml:space="preserve">Qingqing Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Weber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Hülsemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (1), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-024-02468-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910307v2</w:t>
+                <w:t xml:space="preserve">hal-04479205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Discrete Wavelet Transform for Lossy On-the-Fly Compression of GPU Fluid Simulations</w:t>
               </w:r>
@@ -1258,77 +1258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditionally stable and parallel Discontinuous Galerkin solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112, pp.116-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1401,51 +1401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t>
@@ -3635,51 +3635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Baschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4107,51 +4107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4192,235 +4192,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure laws and fast Legendre transform</w:t>
+                <w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (4), pp.745-775. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424061v2</w:t>
+                <w:t xml:space="preserve">hal-00466999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t>
+                <w:t xml:space="preserve">Pressure laws and fast Legendre transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.745-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466999v1</w:t>
+                <w:t xml:space="preserve">hal-00424061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a single bubble by compressible two-phase fluids</w:t>
               </w:r>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5912,51 +5912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Coupanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingqing Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Busan, South Korea</w:t>
@@ -6625,51 +6625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un algorithme Galerkin Discontinu en OpenCL appliqué à la simulation en électromagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,51 +7174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t>
@@ -7557,226 +7557,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déferlement de vague par un schéma faible Mach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Golay</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361688v1</w:t>
+                <w:t xml:space="preserve">hal-05436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nussbaum</w:t>
+                <w:t xml:space="preserve">Déferlement de vague par un schéma faible Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436708v1</w:t>
+                <w:t xml:space="preserve">hal-03361688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VARIATIONAL APPROACH FOR GEOACOUSTIC INVERSION USING ADJOINT MODELING OF A PE APPROXIMATION MODEL WITH NON LOCAL IMPEDANCE BOUNDARY CONDITIONS</w:t>
               </w:r>
@@ -8853,51 +8853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9368,77 +9368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-explicit, unconditionally stable, discontinuous galerkin solvers for conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRMA (UMR 7501). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10081,51 +10081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535413v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510582v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1646364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986533v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoli Hupp&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03990880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.09883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965967v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klingenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942863v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Deininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Skoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Munz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ballmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kr&#246;ninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barberon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coudroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02072737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302516.3307348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hermand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702609_0023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_71" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134222v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417099_0024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994ESAE0020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535413v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510582v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1646364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986533v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoli Hupp&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03990880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.09883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965967v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klingenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942863v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Deininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Skoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Munz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ballmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kr&#246;ninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barberon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coudroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02072737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302516.3307348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hermand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702609_0023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_71" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134222v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417099_0024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994ESAE0020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>