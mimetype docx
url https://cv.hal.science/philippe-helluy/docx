--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -127,247 +127,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Optimization of a Liquid-vapor Thermohydraulic Model</w:t>
+                <w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Glimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81, pp.77-103</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535413v2</w:t>
+                <w:t xml:space="preserve">hal-05317079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+                <w:t xml:space="preserve">Analysis and Optimization of a Liquid-vapor Thermohydraulic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Glimm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Gauthier Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.77-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317079v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth-order entropy-stable lattice Boltzmann schemes for hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -408,603 +408,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510582v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of the vectorial lattice-Boltzmann method</w:t>
+                <w:t xml:space="preserve">Reducing the memory usage of Lattice-Boltzmann schemes with a DWT-based compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Guillon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Clément Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 77, pp.46-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202477046⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 77, pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.09883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986533v3</w:t>
+                <w:t xml:space="preserve">hal-03990880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel kinetic schemes for conservation laws, with large time steps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gerhard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Hülsemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-024-02468-7⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910307v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Lazare</w:t>
+                <w:t xml:space="preserve">Parallel kinetic schemes for conservation laws, with large time steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqing Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-024-02468-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479205v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Discrete Wavelet Transform for Lossy On-the-Fly Compression of GPU Fluid Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of the vectorial lattice-Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flint</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Romane Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.5344⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.46-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202477046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582282v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986533v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the memory usage of Lattice-Boltzmann schemes with a DWT-based compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Using the Discrete Wavelet Transform for Lossy On-the-Fly Compression of GPU Fluid Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atoli Huppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 77, pp.79-99. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.09883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.5344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990880v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and efficient solver based on kinetic schemes for Magnetohydrodynamics (MHD) equations.</w:t>
               </w:r>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1137,90 +1137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel kinetic scheme in complex toroidal geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.249-271. </w:t>
@@ -1258,77 +1258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditionally stable and parallel Discontinuous Galerkin solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112, pp.116-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1362,90 +1362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a discontinuous Galerkin solver with OpenCL and StarPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1470,64 +1470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of numerical schemes for complex two-phase flows with real equations of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Quibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,330 +1568,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of over-relaxation in a kinetic approximation of systems of conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Drui</w:t>
+                <w:t xml:space="preserve">Implicit time schemes for compressible fluid models based on relaxation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navoret</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ratnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.70-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839092v1</w:t>
+                <w:t xml:space="preserve">hal-01514593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit time schemes for compressible fluid models based on relaxation methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coulette</w:t>
+                <w:t xml:space="preserve">An analysis of over-relaxation in a kinetic approximation of systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Drui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.70-85. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347 (3), pp.259-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514593v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order implicit palindromic discontinuous Galerkin method for kinetic-relaxation approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,77 +1977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayesh Badwaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.60-77. </w:t>
@@ -2111,51 +2111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,64 +2306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a two-phase flow code based on an homogeneous model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Coupanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian/Eulerian solvers and simulations for Vlasov-Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,278 +2529,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-GPU numerical simulation of electromagnetic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reduced Vlasov-Maxwell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Strub</w:t>
+                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.199-208. </w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (10-11), pp.619-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919702v1</w:t>
+                <w:t xml:space="preserve">hal-00957045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Vlasov-Maxwell simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-GPU numerical simulation of electromagnetic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
+                <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 342 (10-11), pp.619-635. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957045v1</w:t>
+                <w:t xml:space="preserve">hal-00919702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic approximation of the Fourier transformed Vlasov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,51 +2847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-fluid compressible simulations on GPU cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,51 +2951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation for the MHD system in 2D using OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3036,715 +3036,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-only hyperbolic approximation of the Vlasov equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.17-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201343002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797974v1</w:t>
+                <w:t xml:space="preserve">hal-01265215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random sampling remap for compressible two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OpenCL numerical simulations of two-fluid compressible flows with a 2D random choice method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.1-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546919v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCL numerical simulations of two-fluid compressible flows with a 2D random choice method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Random sampling remap for compressible two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.275-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759135v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Space-only hyperbolic approximation of the Vlasov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265213v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical resolution of conservation laws with OpenCL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Daude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.51-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201340004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759131v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical resolution of conservation laws with OpenCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t>
+              <w:t xml:space="preserve">, 2013, 40, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201340004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265215v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of interface models for 3D-1D coupling of compressible Euler methods for the application on cavitating flows</w:t>
               </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Skoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus-Dieter Munz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,77 +3860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 236, pp.1976-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dimensional two-phase flow modeling applied to interior ballistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Baschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,77 +4081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic relaxation models for granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,90 +4198,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4315,64 +4315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure laws and fast Legendre transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (4), pp.745-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4400,438 +4400,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a single bubble by compressible two-phase fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Comparison and Validation of Compressible Flow Simulations of Laser-Induced Cavitation Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kröninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josef Ballmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2033⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (9), pp.1850-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139645v1</w:t>
+                <w:t xml:space="preserve">hal-04592605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galerkin discontinuous approximation of the MHD equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gutnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.33-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Validation of Compressible Flow Simulations of Laser-Induced Cavitation Bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of a single bubble by compressible two-phase fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dennis Kröninger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kurz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">Josef Ballmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (9), pp.1850-1862. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.2033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592605v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for low Mach wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4859,342 +4859,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order entropy diminishing scheme for the euler equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Schneider</w:t>
+                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50, pp.1029-1061</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139605v1</w:t>
+                <w:t xml:space="preserve">hal-00139626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carrière</w:t>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139626v1</w:t>
+                <w:t xml:space="preserve">hal-00139607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Second order entropy diminishing scheme for the euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+                <w:t xml:space="preserve">Jacques Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.1029-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139607v1</w:t>
+                <w:t xml:space="preserve">hal-00139605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of the finite volumes method for complex flows : From the theory to the practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5226,277 +5226,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume simulation of cavitating flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barberon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (7), pp.832-858</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139597v1</w:t>
+                <w:t xml:space="preserve">hal-00139601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite volume simulation of cavitating flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (7), pp.832-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139601v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical computation of axisymmetrical multifluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration numérique d'ordre élevé de fonctions régulières ou singulières sur un intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d’une approximation discontinue des systemes du premier ordre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Sandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,338 +5737,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interpretable Time Series Foundation Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acceleration of the Convergence of a Core Thermal Hydraulic Code Using Initialization from a Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lazare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Coupanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ICML Workshop on Foundation Models for Structured Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315614v1</w:t>
+                <w:t xml:space="preserve">hal-05321965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of the Convergence of a Core Thermal Hydraulic Code Using Initialization from a Neural Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Interpretable Time Series Foundation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pawlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Vyetrenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st ICML Workshop on Foundation Models for Structured Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2507.07439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321965v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of the Lattice-Boltzmann schemes using the task-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,51 +6093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann Methods for Compressible Two-Phase Flow Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece. pp.030004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6165,407 +6165,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic adaptive approximation for stencil computations</w:t>
+                <w:t xml:space="preserve">Think Unlimited and Compress Data Automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CC 2019 - 28th International Conference on Compiler Construction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2019 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072737v1</w:t>
+                <w:t xml:space="preserve">hal-02456534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic adaptive approximation for stencil computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bastoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CC 2019 - 28th International Conference on Compiler Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Washington, United States. pp.170-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3302516.3307348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577701v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think Unlimited and Compress Data Automatically</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2019 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456534v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palindromic Discontinuous Galerkin Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6625,77 +6625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un algorithme Galerkin Discontinu en OpenCL appliqué à la simulation en électromagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC 2017 - 9th European Conference on Numerical Methods in Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Code Refinement: A Compiler Technique and Extensions to Generate Self-Tuning Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bastoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6815,51 +6815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Vlasov-Maxwell modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS Proceedings, August 25-28, Guangzhou, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gunagzhou, China. pp.2622-2627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6936,77 +6936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Galerkin discontinue appliquée à l'électromagnétisme en domaine temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Muot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque International et Exposition sur la Compatibilité Electromagnetique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,64 +7031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of the Vlasov-Maxwell system by PIC Discontinuous Galerkin method on GPU with OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMRACS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. pp.257--274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7122,103 +7122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t>
@@ -7256,51 +7256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced scheme for two-fluid flows in variable cross-section ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,64 +7338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Water-Bag Model And Method Of Moments For The Vlasov Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.293-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7429,354 +7429,354 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local time-stepping Discontinuous Galerkin algorithm for the MHD system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gutnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et Simulation de Fluides Complexes - CEMRACS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00594611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Déferlement de vague par un schéma faible Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436708v1</w:t>
+                <w:t xml:space="preserve">hal-03361688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déferlement de vague par un schéma faible Mach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361688v1</w:t>
+                <w:t xml:space="preserve">hal-05436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VARIATIONAL APPROACH FOR GEOACOUSTIC INVERSION USING ADJOINT MODELING OF A PE APPROXIMATION MODEL WITH NON LOCAL IMPEDANCE BOUNDARY CONDITIONS</w:t>
               </w:r>
@@ -7801,51 +7801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hermand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,64 +7892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume simulations of cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite volumes for complex applications, III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Porquerolles, France. pp.441-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on computing methods in applied sciences and engineering on Computing methods in applied sciences and engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1992, France. pp.405-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8095,291 +8095,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic over-relaxation method for the convection equation with Fourier solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Hélie</w:t>
+                <w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navoret</w:t>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Quibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.745-753, 2020, 978-3-030-43650-6. </w:t>
+              <w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427044v2</w:t>
+                <w:t xml:space="preserve">hal-02451368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetic over-relaxation method for the convection equation with Fourier solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Quibel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t>
+              <w:t xml:space="preserve">, pp.745-753, 2020, 978-3-030-43650-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451368v1</w:t>
+                <w:t xml:space="preserve">hal-02427044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous OpenCL/MPI numerical simulations of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of an implicit lattice Boltzmann scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colombo, Rinaldo; Lefloch, Philippe; Rohde, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperbolic Techniques in Modelling, Analysis and Numerics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.1710-1715, 2016, Oberwolfach Reports</w:t>
@@ -8529,51 +8529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolated pressure laws in two-fluid simulations and hyperbolicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8611,51 +8611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative scheme for two-fluid compressible flows without pressure oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8706,90 +8706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Model for Cavitation with Non-condensable Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Scientific. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, pp.289 - 296, 2013, 978-981-4417-06-8. </w:t>
@@ -8827,77 +8827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-fluid model for dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8931,407 +8931,482 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t>
+                <w:t xml:space="preserve">Simulations of shock-driven instabilities in multi-fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315640v1</w:t>
+                <w:t xml:space="preserve">hal-05608579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palindromic discontinuous Galerkin method for kinetic equations with stiff relaxation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+                <w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422922v1</w:t>
+                <w:t xml:space="preserve">hal-05315640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-neutrality equation in a polar mesh</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Steiner</w:t>
+                <w:t xml:space="preserve">Palindromic discontinuous Galerkin method for kinetic equations with stiff relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248179v1</w:t>
+                <w:t xml:space="preserve">hal-01422922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quasi-neutrality equation in a polar mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A portable implementation of the radix sort algorithm in OpenCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9341,389 +9416,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-explicit, unconditionally stable, discontinuous galerkin solvers for conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRMA (UMR 7501). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanger des gaz raides pour créer de nouvelles lois d'état</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRMA, Université de Strasbourg; EDF R&amp;D. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume simulation of cavitating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4824, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a viscous compressible fluid based on a splitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Toulon Sud. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9733,100 +9808,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution numérique des équations de Maxwell harmoniques par une méthode d'éléments finis discontinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Ecole nationale superieure de l'aeronautique et de l'espace, 1994. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1994ESAE0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00657828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9836,105 +9911,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des écoulements multiphasiques: de la théorie aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université du Sud Toulon Var, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00657839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10081,51 +10156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535413v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510582v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1646364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986533v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoli Hupp&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03990880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.09883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965967v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klingenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942863v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Deininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Skoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Munz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ballmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kr&#246;ninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barberon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coudroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02072737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302516.3307348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hermand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702609_0023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427044v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_71" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134222v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417099_0024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994ESAE0020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535413v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510582v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1646364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03990880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.09883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910307v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerhard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Michel-Dansac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02468-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986533v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04582282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoli Hupp&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5344" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965967v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Baty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Drui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klingenberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2022.127667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404082v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boileau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218086v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2022.02.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942863v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mendoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh Badwaik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bastoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Court&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655061" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546919v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bachmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Deininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Skoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Dieter Munz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424061v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005209" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kr&#246;ninger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kurz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337063v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ballmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560701343382" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139597v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barberon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Coudroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pawlus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Vyetrenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.07439" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032551v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026705" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02072737v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302516.3307348" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097228v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Muot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955150v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419017v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Gac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hermand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702609_0023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bourdel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427044v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_71" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134222v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Roberts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40528-5_25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2013/29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814417099_0024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114552v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994ESAE0020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>