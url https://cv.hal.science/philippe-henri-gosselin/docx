--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -334,456 +334,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of dense region detectors for image search and fine-grained classification</w:t>
+                <w:t xml:space="preserve">Challenges in Content-Based Image Indexing of Cultural Heritage Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2423557⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.95 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2015.2409557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143201v1</w:t>
+                <w:t xml:space="preserve">hal-01164409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified framework for local visual descriptors evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Asynchronous gossip principal components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089310v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous gossip principal components analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Unified framework for local visual descriptors evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.11.076⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.1170-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148639v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Content-Based Image Indexing of Cultural Heritage Collections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">A comparison of dense region detectors for image search and fine-grained classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Gaspard</w:t>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (4), pp.95 - 102. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2015.2409557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2423557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164409v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor motion descriptor based on histograms of gradients and optical flow</w:t>
               </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,64 +1141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local polynomial space–time descriptors for action classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,637 +1239,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Multiscale Classification of High-Resolution Remote Sensing Images</w:t>
+                <w:t xml:space="preserve">Web scale image retrieval using compact tensor aggregation of visual descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Xavier Falcao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMUL.2013.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799071v1</w:t>
+                <w:t xml:space="preserve">hal-00832760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR13/017-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799068v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Interactive Multiscale Classification of High-Resolution Remote Sensing Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Xavier Falcao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, PP (99), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799074v1</w:t>
+                <w:t xml:space="preserve">hal-00799071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Laga</w:t>
+                <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979432v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web scale image retrieval using compact tensor aggregation of visual descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.24-33. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.680-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMUL.2013.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832760v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Classification of Remote Sensing Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Xavier Falcao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (10), pp.3764-3775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Kernel Learning for Active Image Retrieval without Global Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3025,64 +3025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous decentralized convex optimization through short-term gradient averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de descripteurs visuels pour l'annotation automatique d'images patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3196,1884 +3196,1884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Efficient Dimension Reduction Of Global Signature With Sparse Projectors For Image Near Duplicate Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. 5 p</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022971v1</w:t>
+                <w:t xml:space="preserve">hal-01064050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality reduction in decentralized networks by Gossip aggregation of principal components analyzers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp.171-176</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985721v1</w:t>
+                <w:t xml:space="preserve">hal-01022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Descriptors for 3D Shape Matching and Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dimensionality reduction in decentralized networks by Gossip aggregation of principal components analyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vsion and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. 8 p</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022970v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMENSIONALITY REDUCTION OF VISUAL FEATURES USING SPARSE PROJECTORS FOR CONTENT-BASED IMAGE RETRIEVAL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Covariance Descriptors for 3D Shape Matching and Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2192-2196</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vsion and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081770v1</w:t>
+                <w:t xml:space="preserve">hal-01022970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dimension Reduction Of Global Signature With Sparse Projectors For Image Near Duplicate Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">DIMENSIONALITY REDUCTION OF VISUAL FEATURES USING SPARSE PROJECTORS FOR CONTENT-BASED IMAGE RETRIEVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2192-2196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064050v1</w:t>
+                <w:t xml:space="preserve">hal-01081770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local polynomial space-time descriptors for actions classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Calcul décentralisé de dictionnaires visuels pour l'indexation multimédia dans les bases de données réparties sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ORASIS : Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807493v1</w:t>
+                <w:t xml:space="preserve">hal-00807486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Remote Sensing Image Representation based on Hierarchical Histogram Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Ale dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Penatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Discovery Using Cloud and Distributed Computing Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dallas, Texas, United States. pp.8</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915822v1</w:t>
+                <w:t xml:space="preserve">hal-00861379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Local polynomial space-time descriptors for actions classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832196v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.251-260</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Discovery Using Cloud and Distributed Computing Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dallas, Texas, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864824v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2901-2905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807501v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the VLAD image representation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840653v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Formalism for Video Descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing ICIP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2416-2419</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832190v2</w:t>
+                <w:t xml:space="preserve">hal-00807501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximation of Distance Between Elastic Curves using Kernels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Laga</w:t>
+                <w:t xml:space="preserve">Revisiting the VLAD image representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, United Kingdom. pp.11</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861369v1</w:t>
+                <w:t xml:space="preserve">hal-00840653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Supervised Dimensionality Reduction for Image Categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
+                <w:t xml:space="preserve">A Unified Formalism for Video Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2425-2428</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing ICIP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2416-2419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807483v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shape Similarity Using Vectors of Locally Aggregated Tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fast Approximation of Distance Between Elastic Curves using Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2694-2698</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, United Kingdom. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832182v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing Image Representation based on Hierarchical Histogram Propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Supervised Dimensionality Reduction for Image Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otávio Penatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+                <w:t xml:space="preserve">Rachid Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2425-2428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861379v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul décentralisé de dictionnaires visuels pour l'indexation multimédia dans les bases de données réparties sur les réseaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">3D Shape Similarity Using Vectors of Locally Aggregated Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS : Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2694-2698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807486v1</w:t>
+                <w:t xml:space="preserve">hal-00832182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Using Spatial Pyramids with Compacted VLAT for Image Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753156v1</w:t>
+                <w:t xml:space="preserve">hal-00753158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,1930 +5144,1930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+                <w:t xml:space="preserve">hal-00753156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONLINE KERNEL LEARNING FOR INTERACTIVE RETRIEVAL IN DYNAMIC IMAGE DATABASES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753154v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor Correlation Analysis for Remote Sensing Image Multi-Scale Classification</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ONLINE KERNEL LEARNING FOR INTERACTIVE RETRIEVAL IN DYNAMIC IMAGE DATABASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753162v1</w:t>
+                <w:t xml:space="preserve">hal-00753154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Descriptor Correlation Analysis for Remote Sensing Image Multi-Scale Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Faria Fábio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753155v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Tensor Based Image Representation for Similarity Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753157v1</w:t>
+                <w:t xml:space="preserve">hal-00753155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Texture Description in Remote Sensing Image Multi-Scale Classification Tasks By Using Visual Words</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+                <w:t xml:space="preserve">Compact Tensor Based Image Representation for Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753152v1</w:t>
+                <w:t xml:space="preserve">hal-00753157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Improving Texture Description in Remote Sensing Image Multi-Scale Classification Tasks By Using Visual Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Ale dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Penatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753159v1</w:t>
+                <w:t xml:space="preserve">hal-00753152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatial Pyramids with Compacted VLAT for Image Categorization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder de Almeida Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Maciel Luiz Maurílio Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753158v1</w:t>
+                <w:t xml:space="preserve">hal-00753159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Similarity With Vectors of Locally Aggregated Tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Image Processing (IEEE ICIP2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591993v1</w:t>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Improving Image Similarity With Vectors of Locally Aggregated Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Image Processing (IEEE ICIP2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.669 - 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel on Graphs based on Dictionary of Paths for Image Retrieval.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520295v1</w:t>
+                <w:t xml:space="preserve">hal-00520294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel on Graphs based on Dictionary of Paths for Image Retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing of 3D Models Based on Graph of Surfacic Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Fuzier</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.4</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519835v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Indexing of 3D Models Based on Graph of Surfacic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520319v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520294v1</w:t>
+                <w:t xml:space="preserve">hal-00520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'images par noyaux sur graphes de régions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image retrieval with graph kernel on regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520282v1</w:t>
+                <w:t xml:space="preserve">hal-00520300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image retrieval with graph kernel on regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche d'images par noyaux sur graphes de régions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520300v1</w:t>
+                <w:t xml:space="preserve">hal-00520282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel on Bags of Fuzzy Regions for fast object retrieval</w:t>
               </w:r>
@@ -7209,51 +7209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.93-96</w:t>
@@ -8531,237 +8531,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inria+Xerox@FGcomp: Boosting the Fisher vector for fine-grained classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-order Occurrence Pooling on Mid- and Low-level Features: Visual Concept Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Koniusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8431, INRIA. 2013</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystian Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920187v2</w:t>
+                <w:t xml:space="preserve">hal-00922524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Occurrence Pooling on Mid- and Low-level Features: Visual Concept Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inria+Xerox@FGcomp: Boosting the Fisher vector for fine-grained classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8431, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922524v1</w:t>
+                <w:t xml:space="preserve">hal-00920187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Lam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hong Phan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4824-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Koniusz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Mikolajczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2423557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Penatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2008.924286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2016.7500238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840653v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Ale dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Penatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Faria F&#225;bio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Logerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920187v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Lam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hong Phan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4824-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Koniusz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Mikolajczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2423557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Penatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2008.924286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2016.7500238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Ale dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Penatti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840653v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Faria F&#225;bio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Logerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920187v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>