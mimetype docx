--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -334,456 +334,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Content-Based Image Indexing of Cultural Heritage Collections</w:t>
+                <w:t xml:space="preserve">A comparison of dense region detectors for image search and fine-grained classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Gaspard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2015.2409557⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2423557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164409v1</w:t>
+                <w:t xml:space="preserve">hal-01143201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous gossip principal components analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Unified framework for local visual descriptors evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.11.076⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.1170-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148639v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified framework for local visual descriptors evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Asynchronous gossip principal components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.11.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01089310v1</w:t>
+                <w:t xml:space="preserve">hal-01148639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of dense region detectors for image search and fine-grained classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">Challenges in Content-Based Image Indexing of Cultural Heritage Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
+                <w:t xml:space="preserve">Marie-Claude Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.95 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2423557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2015.2409557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143201v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor motion descriptor based on histograms of gradients and optical flow</w:t>
               </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,64 +1141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local polynomial space–time descriptors for action classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,637 +1239,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web scale image retrieval using compact tensor aggregation of visual descriptors</w:t>
+                <w:t xml:space="preserve">Interactive Multiscale Classification of High-Resolution Remote Sensing Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Negrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Xavier Falcao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, PP (99), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832760v1</w:t>
+                <w:t xml:space="preserve">hal-00799071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Laga</w:t>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979432v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Multiscale Classification of High-Resolution Remote Sensing Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
+                <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Xavier Falcao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (6), pp.680-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799071v1</w:t>
+                <w:t xml:space="preserve">hal-00799074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted kernel for image categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR13/017-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799068v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Web scale image retrieval using compact tensor aggregation of visual descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (6), pp.680-687. </w:t>
+              <w:t xml:space="preserve">IEEE MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMUL.2013.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799074v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Classification of Remote Sensing Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Xavier Falcao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (10), pp.3764-3775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Kernel Learning for Active Image Retrieval without Global Dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2481,217 +2481,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Exploration for Image Retrieval.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature based approach to semi-supervised similarity learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14, pp.2173-2186</w:t>
+              <w:t xml:space="preserve">Pattern Recognition, Special issue on Similarity-Based Pattern Recognition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.1839-1851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520284v1</w:t>
+                <w:t xml:space="preserve">hal-00520288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature based approach to semi-supervised similarity learning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Exploration for Image Retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition, Special issue on Similarity-Based Pattern Recognition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.1839-1851</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.2173-2186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520288v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3025,64 +3025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous decentralized convex optimization through short-term gradient averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de descripteurs visuels pour l'annotation automatique d'images patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3196,2320 +3196,2320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dimension Reduction Of Global Signature With Sparse Projectors For Image Near Duplicate Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064050v1</w:t>
+                <w:t xml:space="preserve">hal-01022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dimensionality reduction in decentralized networks by Gossip aggregation of principal components analyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. 5 p</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022971v1</w:t>
+                <w:t xml:space="preserve">hal-00985721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality reduction in decentralized networks by Gossip aggregation of principal components analyzers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Covariance Descriptors for 3D Shape Matching and Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp.171-176</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vsion and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985721v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Descriptors for 3D Shape Matching and Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DIMENSIONALITY REDUCTION OF VISUAL FEATURES USING SPARSE PROJECTORS FOR CONTENT-BASED IMAGE RETRIEVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vsion and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. 8 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2192-2196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022970v1</w:t>
+                <w:t xml:space="preserve">hal-01081770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMENSIONALITY REDUCTION OF VISUAL FEATURES USING SPARSE PROJECTORS FOR CONTENT-BASED IMAGE RETRIEVAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Efficient Dimension Reduction Of Global Signature With Sparse Projectors For Image Near Duplicate Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.2192-2196</w:t>
+              <w:t xml:space="preserve">IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081770v1</w:t>
+                <w:t xml:space="preserve">hal-01064050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul décentralisé de dictionnaires visuels pour l'indexation multimédia dans les bases de données réparties sur les réseaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Local polynomial space-time descriptors for actions classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS : Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807486v1</w:t>
+                <w:t xml:space="preserve">hal-00807493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing Image Representation based on Hierarchical Histogram Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+                <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Discovery Using Cloud and Distributed Computing Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dallas, Texas, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861379v1</w:t>
+                <w:t xml:space="preserve">hal-00915822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local polynomial space-time descriptors for actions classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Revisiting the VLAD image representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807493v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Discovery Using Cloud and Distributed Computing Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dallas, Texas, United States. pp.8</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915822v1</w:t>
+                <w:t xml:space="preserve">hal-00807501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.251-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832196v2</w:t>
+                <w:t xml:space="preserve">hal-00864824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria Search Algorithm: An Efficient Approximate K-NN Algorithm for Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Image Processing (ICIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2901-2905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864824v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Unified Formalism for Video Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Girona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing ICIP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2416-2419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807501v1</w:t>
+                <w:t xml:space="preserve">hal-00832190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the VLAD image representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
+                <w:t xml:space="preserve">Fast Approximation of Distance Between Elastic Curves using Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, United Kingdom. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840653v2</w:t>
+                <w:t xml:space="preserve">hal-00861369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Formalism for Video Descriptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Efficient Supervised Dimensionality Reduction for Image Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Image Processing ICIP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2416-2419</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2425-2428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832190v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximation of Distance Between Elastic Curves using Kernels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">3D Shape Similarity Using Vectors of Locally Aggregated Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, United Kingdom. pp.11</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2694-2698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861369v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Supervised Dimensionality Reduction for Image Categorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote Sensing Image Representation based on Hierarchical Histogram Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Ale dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Benmokhtar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
+                <w:t xml:space="preserve">Otávio Penatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.2425-2428</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807483v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shape Similarity Using Vectors of Locally Aggregated Tensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Calcul décentralisé de dictionnaires visuels pour l'indexation multimédia dans les bases de données réparties sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2694-2698</w:t>
+              <w:t xml:space="preserve">ORASIS : Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832182v1</w:t>
+                <w:t xml:space="preserve">hal-00807486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatial Pyramids with Compacted VLAT for Image Categorization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753158v1</w:t>
+                <w:t xml:space="preserve">hal-00753156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656527v1</w:t>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Kernel Combination for multi-class image categorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Indexation des Bases Vidéos à l'aide d'une Modélisation du Flot Optique par Bases de Polynômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Fernandes Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.4</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753156v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ONLINE KERNEL LEARNING FOR INTERACTIVE RETRIEVAL IN DYNAMIC IMAGE DATABASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONLINE KERNEL LEARNING FOR INTERACTIVE RETRIEVAL IN DYNAMIC IMAGE DATABASES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753154v1</w:t>
+                <w:t xml:space="preserve">hal-00753155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptor Correlation Analysis for Remote Sensing Image Multi-Scale Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Faria Fábio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,1516 +5558,1516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Compact Tensor Based Image Representation for Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753155v1</w:t>
+                <w:t xml:space="preserve">hal-00753157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Tensor Based Image Representation for Similarity Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Improving Texture Description in Remote Sensing Image Multi-Scale Classification Tasks By Using Visual Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Ale dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Penatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753157v1</w:t>
+                <w:t xml:space="preserve">hal-00753152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Texture Description in Remote Sensing Image Multi-Scale Classification Tasks By Using Visual Words</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder de Almeida Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Maciel Luiz Maurílio Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753152v1</w:t>
+                <w:t xml:space="preserve">hal-00753159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Spatial Pyramids with Compacted VLAT for Image Categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753159v1</w:t>
+                <w:t xml:space="preserve">hal-00753158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Improving Image Similarity With Vectors of Locally Aggregated Tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Image Processing (IEEE ICIP2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.669 - 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677651v1</w:t>
+                <w:t xml:space="preserve">hal-00591993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image Similarity With Vectors of Locally Aggregated Tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Merialdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Image Processing (IEEE ICIP2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591993v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Kernel on Graphs based on Dictionary of Paths for Image Retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Haugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520294v1</w:t>
+                <w:t xml:space="preserve">hal-00520295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel on Graphs based on Dictionary of Paths for Image Retrieval.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexing of 3D Models Based on Graph of Surfacic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520295v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing of 3D Models Based on Graph of Surfacic Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Fuzier</w:t>
+                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.4</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519835v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Active Boosting for interactive object retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520319v1</w:t>
+                <w:t xml:space="preserve">hal-00520294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image retrieval with graph kernel on regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche d'images par noyaux sur graphes de régions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520300v1</w:t>
+                <w:t xml:space="preserve">hal-00520282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'images par noyaux sur graphes de régions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image retrieval with graph kernel on regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520282v1</w:t>
+                <w:t xml:space="preserve">hal-00520300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel on Bags of Fuzzy Regions for fast object retrieval</w:t>
               </w:r>
@@ -7209,51 +7209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.93-96</w:t>
@@ -7911,217 +7911,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETIN AL: An Active Learning Strategy for Image Category Retrieval</w:t>
+                <w:t xml:space="preserve">Discriminative Classification vs Modeling Methods in CBIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Singapore. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520315v1</w:t>
+                <w:t xml:space="preserve">hal-00520316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Classification vs Modeling Methods in CBIR</w:t>
+                <w:t xml:space="preserve">RETIN AL: An Active Learning Strategy for Image Category Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Singapore. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520316v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Active Classification Methods for Content-Based Image Retrieval</w:t>
               </w:r>
@@ -8404,77 +8404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'Apprentissage pour la Recherche d'Images par le Contenu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8531,237 +8531,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Occurrence Pooling on Mid- and Low-level Features: Visual Concept Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inria+Xerox@FGcomp: Boosting the Fisher vector for fine-grained classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8431, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922524v1</w:t>
+                <w:t xml:space="preserve">hal-00920187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inria+Xerox@FGcomp: Boosting the Fisher vector for fine-grained classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-order Occurrence Pooling on Mid- and Low-level Features: Visual Concept Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Koniusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8431, INRIA. 2013</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystian Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920187v2</w:t>
+                <w:t xml:space="preserve">hal-00922524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Lam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hong Phan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4824-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Koniusz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Mikolajczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2423557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Penatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2008.924286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2016.7500238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Ale dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Penatti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840653v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Faria F&#225;bio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Logerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920187v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Lam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hong Phan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4824-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Koniusz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Mikolajczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2423557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Penatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2008.924286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2016.7500238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840653v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Ale dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Penatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Faria F&#225;bio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Logerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920187v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>