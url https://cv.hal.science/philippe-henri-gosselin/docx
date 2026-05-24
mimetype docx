--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -334,291 +334,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of dense region detectors for image search and fine-grained classification</w:t>
+                <w:t xml:space="preserve">A Unified framework for local visual descriptors evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+                <w:t xml:space="preserve">Olivier Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2423557⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.1170-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143201v1</w:t>
+                <w:t xml:space="preserve">hal-01089310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified framework for local visual descriptors evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of dense region detectors for image search and fine-grained classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Iscen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kihl</w:t>
+                <w:t xml:space="preserve">Giorgos Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+                <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.1170-1180. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2423557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089310v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous gossip principal components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -665,51 +665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Content-Based Image Indexing of Cultural Heritage Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,64 +1141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local polynomial space–time descriptors for action classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1461,51 +1461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient image signatures and similarities using tensor products of local descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,51 +1565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web scale image retrieval using compact tensor aggregation of visual descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous decentralized convex optimization through short-term gradient averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,51 +3120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de descripteurs visuels pour l'annotation automatique d'images patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3215,51 +3215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Second-order Visual Features for Land-Use Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3291,273 +3291,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality reduction in decentralized networks by Gossip aggregation of principal components analyzers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Covariance Descriptors for 3D Shape Matching and Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Tabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Laga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp.171-176</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vsion and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985721v1</w:t>
+                <w:t xml:space="preserve">hal-01022970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Descriptors for 3D Shape Matching and Retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dimensionality reduction in decentralized networks by Gossip aggregation of principal components analyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vsion and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Columbus, Ohio, United States. 8 p</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022970v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIMENSIONALITY REDUCTION OF VISUAL FEATURES USING SPARSE PROJECTORS FOR CONTENT-BASED IMAGE RETRIEVAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3608,51 +3608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dimension Reduction Of Global Signature With Sparse Projectors For Image Near Duplicate Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3690,64 +3690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local polynomial space-time descriptors for actions classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,64 +3785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized K-means using randomized Gossip protocols for clustering large datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Delhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Vectors of Locally Aggregated Tensors for 3D shape retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Content-Based Multimedia Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,51 +4204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Vodislav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,64 +4308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Formalism for Video Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Approximation of Distance Between Elastic Curves using Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Shape Similarity Using Vectors of Locally Aggregated Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Tabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Laga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,64 +4839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul décentralisé de dictionnaires visuels pour l'indexation multimédia dans les bases de données réparties sur les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,635 +5338,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+                <w:t xml:space="preserve">Descriptor Correlation Analysis for Remote Sensing Image Multi-Scale Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Alex dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Faria Fábio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753155v1</w:t>
+                <w:t xml:space="preserve">hal-00753162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor Correlation Analysis for Remote Sensing Image Multi-Scale Classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anderson Rocha</w:t>
+                <w:t xml:space="preserve">Linear kernel combination using boosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753162v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Tensor Based Image Representation for Similarity Search</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Fernandes Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder de Almeida Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Maciel Luiz Maurílio Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753157v1</w:t>
+                <w:t xml:space="preserve">hal-00753159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Texture Description in Remote Sensing Image Multi-Scale Classification Tasks By Using Visual Words</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+                <w:t xml:space="preserve">Compact Tensor Based Image Representation for Similarity Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753152v1</w:t>
+                <w:t xml:space="preserve">hal-00753157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor based on optical flow for global description of motion in videos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Improving Texture Description in Remote Sensing Image Multi-Scale Classification Tasks By Using Visual Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefersson Ale dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Penatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Silva Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIBGRAPI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Ouro Preto, Brazil. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753159v1</w:t>
+                <w:t xml:space="preserve">hal-00753152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Spatial Pyramids with Compacted VLAT for Image Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,51 +6004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Image Similarity With Vectors of Locally Aggregated Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6309,385 +6309,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing of 3D Models Based on Graph of Surfacic Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jordan</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Fuzier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.4</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519835v1</w:t>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gorisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Indexing of 3D Models Based on Graph of Surfacic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+                <w:t xml:space="preserve">hal-00519835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting actif pour la recherche interactive d'images</w:t>
               </w:r>
@@ -8101,191 +8101,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Active Classification Methods for Content-Based Image Retrieval</w:t>
+                <w:t xml:space="preserve">Semantic Kernel Updating for Content-Based Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computer Vision meets Databases, ACM Sigmod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Content-based Analysis and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520318v1</w:t>
+                <w:t xml:space="preserve">hal-00520313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Kernel Updating for Content-Based Image Retrieval</w:t>
+                <w:t xml:space="preserve">A Comparison of Active Classification Methods for Content-Based Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Content-based Analysis and Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, United States. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on Computer Vision meets Databases, ACM Sigmod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520313v1</w:t>
+                <w:t xml:space="preserve">hal-00520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8563,51 +8563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naila Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perronnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9113,51 +9113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Lam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hong Phan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4824-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Koniusz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Mikolajczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2423557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Penatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2008.924286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2016.7500238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840653v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Ale dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Penatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Faria F&#225;bio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Logerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920187v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Lam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hong Phan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4824-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Koniusz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Mikolajczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2545667" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kihl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.11.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Iscen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tolias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; J&#233;gou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2423557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148639v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fellus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaspard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2409557" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Fernandes Mota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder de Almeida Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Maciel Luiz Maur&#237;lio Da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson dos Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Penatti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Falc&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2341175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Murray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perronnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0652-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Alex dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2013.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Laga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR13/017-024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2013.14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebrun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2011.07.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2008.924286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2016.7500238" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840653v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832196v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738597" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832190v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmokhtar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefersson Ale dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Penatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753156v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Fernandes Mota" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Faria F&#225;bio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Rocha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116641" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520295v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Haugeard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4378920" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1282280.1282317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Logerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520280v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Bhushan Damodaran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920187v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00619222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>