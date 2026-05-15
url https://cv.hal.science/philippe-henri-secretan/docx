--- v0 (2026-03-20)
+++ v1 (2026-05-15)
@@ -487,325 +487,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preformulation evaluation of selumetinib for topical application: skin distribution and photodegradation analysis using MALDI imaging and LC-MS/MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a pediatric oral solution of ONC201 using nicotinamide to enhance solubility and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secretan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Nicol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Annereau</w:t>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Paul</w:t>
+                <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (8), pp.855-861. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667 (Part B), pp.124965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10837450.2024.2405829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981715v1</w:t>
+                <w:t xml:space="preserve">hal-04878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a pediatric oral solution of ONC201 using nicotinamide to enhance solubility and stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREFORMULATION EVALUATION OF SELUMETINIB FOR TOPICAL APPLICATION: SKIN DISTRIBUTION AND PHOTODEGRADATION ANALYSIS USING MALDI IMAGING AND LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grill</w:t>
+                <w:t xml:space="preserve">Muriel Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 667 (Part B), pp.124965. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (8), pp.855-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10837450.2024.2405829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878417v1</w:t>
+                <w:t xml:space="preserve">hal-05314030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREFORMULATION EVALUATION OF SELUMETINIB FOR TOPICAL APPLICATION: SKIN DISTRIBUTION AND PHOTODEGRADATION ANALYSIS USING MALDI IMAGING AND LC-MS/MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Preformulation evaluation of selumetinib for topical application: skin distribution and photodegradation analysis using MALDI imaging and LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -813,103 +813,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (8), pp.855-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10837450.2024.2405829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314030v1</w:t>
+                <w:t xml:space="preserve">hal-04981715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Stability of Doravirine (Pifeltro®): Characterization of Main Degradation Products and Assessment of Stability of Tablets Repackaged in Single-Dose Unit Containers</w:t>
               </w:r>
@@ -1023,291 +1023,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Degradation Products of the New Anticancer Drug Substance ONC201 by Liquid Chromatography–High-Resolution Multistage Mass Spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Chronic Venous Leg Ulcer Microenvironment and Its Impact on Medical Devices and Wound Care Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Sif Eddine Bouchema</w:t>
+                <w:t xml:space="preserve">Gisele Abreu Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secretan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Denis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Tortolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors11050294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (17), pp.5605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12175605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314012v1</w:t>
+                <w:t xml:space="preserve">hal-05314003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Chronic Venous Leg Ulcer Microenvironment and Its Impact on Medical Devices and Wound Care Therapies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tortolano</w:t>
+                <w:t xml:space="preserve">Identification of Degradation Products of the New Anticancer Drug Substance ONC201 by Liquid Chromatography–High-Resolution Multistage Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Charvet</w:t>
+                <w:t xml:space="preserve">Tahar Sif Eddine Bouchema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najet Yagoubi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (17), pp.5605. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12175605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors11050294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314003v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Printed, Liquid-Filled Capsules of Concentrated and Stabilized Polyphenol Epigallocatechin Gallate, Developed in a Clinical Trial</w:t>
               </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,377 +1555,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Behaviour between Hydrolysable Functions of Nirmatrelvir under Stress Conditions: Structural and Theoretical Approaches in Support of Preformulation Studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Kini-Matondo</w:t>
+                <w:t xml:space="preserve">Guillaume Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Prost</w:t>
+                <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Prudhomme</w:t>
+                <w:t xml:space="preserve">Pascale Coric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (8), pp.1720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14081720⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882694v1</w:t>
+                <w:t xml:space="preserve">hal-03843621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Polymeric Micelles for Rapamycin Skin Delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Do</w:t>
+                <w:t xml:space="preserve">Unequal Behaviour between Hydrolysable Functions of Nirmatrelvir under Stress Conditions: Structural and Theoretical Approaches in Support of Preformulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Secretan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Rietveld</w:t>
+                <w:t xml:space="preserve">Willy Kini-Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Coric</w:t>
+                <w:t xml:space="preserve">Bastien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bouaziz</w:t>
+                <w:t xml:space="preserve">Jade Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.569. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14081720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843621v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Major Degradation Pathways of Selumetinib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Sif Eddine Bouchema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Abreu Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (12), pp.2651. </w:t>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Secretan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating therapeutic usage of combined Ticagrelor and Aspirin through solid-state and analytical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Sadou Yaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ramos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secretan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17091202" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17060767" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2024.2405829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Houssen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Nobilet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jossot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16080977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sif Eddine Bouchema" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11050294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Abreu Coelho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12175605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thirion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yay&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Kini-Matondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Prudhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081720" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14122651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schlatter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2021.113983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121242" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Belo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018578719901276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03066000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Perier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-039252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secr&#233;tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babiard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Aouati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112896" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faucheron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.06.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02316986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou-Yay&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Karoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13144a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Secr&#233;tan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aymes-Chodur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra04251h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00171d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02012160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS481" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ramos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secretan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17091202" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17060767" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10837450.2024.2405829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Houssen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Nobilet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jossot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16080977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Abreu Coelho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12175605" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sif Eddine Bouchema" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11050294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099659v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thirion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yay&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12020424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guyader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouaziz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030569" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Kini-Matondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Prudhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081720" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14122651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schlatter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cisternino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2021.113983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121242" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephora Belo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Touchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018578719901276" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03066000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Perier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-039252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hassani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Secr&#233;tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babiard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Aouati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.112896" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou Yaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faucheron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.06.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02316986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Sadou-Yay&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Karoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13144a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Amrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Secr&#233;tan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aymes-Chodur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra04251h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00171d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02012160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS481" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>