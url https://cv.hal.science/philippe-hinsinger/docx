--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Hinsinger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche de Classe Exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5458-1259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061224383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les recherches de Philippe Hinsinger se situent à l'interface des Sciences du Vivant et de l'Environnement, travaillant sur la rhizosphère et la biogéochimie des sols en relation avec la nutrition des plantes. Ses recherches passées ont porté notamment sur la compréhension des processus déterminant l’acquisition de nutriments majeurs tels que le potassium et le phosphore par les plantes, et plus particulièrement les interactions entre les racines et le sol au niveau de la rhizosphère (volume de sol influencé par les activités des racines vivantes et des microorganismes associés). Il s’y est intéressé particulièrement dans le contexte d’agricultures à bas niveaux d’intrants. Ses recherches passées ont également porté sur le rôle de ces mêmes processus dans le déterminisme de la biodisponibilité de micropolluants comme le cuivre, le zinc et le radiocésium dans des situations de pollution diffuse de sols agricoles. Celles-ci ont débouché sur l’élaboration d’un biotest normalisé par l’ISO, le RhizoTEST (marque déposée). Les recherches qu’il conduit depuis une quinzaine d’années s’inscrivent dans le grand enjeu de la transition agroécologique de l’agriculture et portent notamment sur les processus d’utilisation et de partage des ressources souterraines, en particulier les nutriments majeurs, dans des agroécosystèmes plus diversifiés : mélange de variétés, cultures associées et systèmes agroforestiers. Il s’intéresse particulièrement aux traits racinaires et rhizosphériques sous-jacents chez les espèces cultivées, et à leur diversité inter- et intra-spécifiques. Ses recherches actuelles portent particulièrement sur les spécificités des racines profondes, jusqu’ici très peu étudiées dans le monde, malgré leur rôle potentiellement important en contexte de changement climatique et d’usage modéré d’intrants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PRINCIPAUX POSTES **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE (Institut Nationale de Recherche en Agriculture, Alimentation et Environnement) depuis 1986 – actuellement DREX (Directeur de Recherche de Classe Exceptionnelle) UMR ECO&SOLS (Unité Mixte De Recherche Ecologie Fonctionnelle & Biogéochimie des Sols & Agroécosystèmes), CIRAD-INRAE-Institut Agro-IRD Montpellier (France) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.umr-ecosols.fr/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de Département AgroEcoSystem (INRAE) et Directeur UAR (Unité d’Administration de la Recherche) 1155 de 2018 à 2022 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/departements/agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-Adjoint Ecole Doctorale GAIA, UM (Université de Montpellier) – SupAgro de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-Adjoint UMR ECO&SOLS de 2009 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Scientist Department of Soil Science and Plant Nutrition, UWA-University of Western Australia, Perth (Australie) en 1993-1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant Unité de Sciences du Sol UCL- Université Catholique de Louvain, Louvain-la-Neuve (Belgique) en 1987-1988**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque pratique agricole son type d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres à la rescousse des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for optimizing phosphorus inputs in EU agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Eynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard H Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Yunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Muntwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.104168. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat varietal diversity modulates nitrogen-related enzymatic activities but has limited impact on arbuscular mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 503 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06440-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of intercropped cereal-legume: A potassium, sulfur, magnesium and calcium plant acquisition dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Yvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107816. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in belowground interactions between wheat and white lupin along nitrogen and phosphorus gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476 (1-2), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and management priorities for mainland France soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.e00493. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of soil quality within a Mediterranean alley cropping agroforestry system: Comparison with a monocropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103330. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term plant legacy alters the resistance and resilience of soil microbial communities exposed to heat disturbance in a Mediterranean calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.105740. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of trees and herbaceous vegetation beneath trees in maintaining arbuscular mycorrhizal communities in temperate alley cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Battie-Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453 (1-2), pp.153-171. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04181-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging Deeper for Agricultural Resources, the Value of Deep Rooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Thorup-Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Halberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Nicolaisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Eivind Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E. Crews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.406-417. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground functioning of agroforestry systems: recent advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04633-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pH en image ! Suivi spatio-temporel du pH dans la rhizosphère à l’aide d’optodes planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Obermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deep can ectomycorrhizas go? A case study on Pisolithus down to 4 meters in a Brazilian eucalypt plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Rodrigues Lambais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.637-648. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00917-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With or without trees: Resistance and resilience of soil microbial communities to drought and heat stress in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.122-135. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic phosphorus: potential solutions for phosphorus security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427 (1-2), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing phosphorus limitations in natural terrestrial ecosystems in carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (7), pp.730-749. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016EF000472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall reduction impacts rhizosphere biogeochemistry in eucalypts grown in a deep Ferralsol in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irae Amaral Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 414 (1-2), pp.339-354. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interactions between root system architecture, root functions and reactive transport processes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 413 (1-2), pp.161 - 180. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3092-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus availability and microbial community in the rhizosphere of intercropped cereal and legume along a P-fertilizer gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 407 (1/2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2949-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in soils and plants – facing phosphorus scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin L. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 401 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2846-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil quality concept as a framework to assess management practices in vulnerable agroecosystems: A case study in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the rhizosphere: stretching the interface of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesje Mommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 407 (1-2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3040-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Erel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s5ss-1x88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by D. G. Lumsdon on &amp;quot;Fertilization and pH effects on processes and mechanisms controlling dissolved inorganic phosphorus in soils&amp;quot; by N. Devau, P. Hinsinger, E. Le Cadre, B. Colomb and F. Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.410-417. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogeic earthworms modify soil phosphorus, plant growth and interactions in a legume–cereal intercrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379, pp.149-160. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of use-invariant soil properties to assess soil quality of vulnerable ecosystems: The case of Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bdvp-ha42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in microbial biomass and phosphorus availability in the rhizosphere of intercropped cereal and legumes under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 408, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by J.P. Gustafsson and D.G. Lumsdon on “Citrate adsorption can decrease soluble phosphate concentration in soils: Results of theoretical modeling” by M. Duputel, N. Devau, M. Brossard, B. Jaillard, D.L. Jones, P. Hinsinger, and F. Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-94. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-induced nitrogen-phosphorus imbalances alter natural and managed ecosystems across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sardans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (december), pp.2934. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of rhizosphere pH and CO2 dynamics with planar optodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Liebsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnd Juergen Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (2), pp.267 - 276. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrate adsorption can decrease soluble phosphate concentration in soils: Results of theoretical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.120-131. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes of Cu and Zn in higher plants: evidence for Cu reduction at the root surface and two conceptual models for isotopic fractionation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. M. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.2652-2660. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202587m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced changes in pH and dissolved organic matter binding capacity affect copper dynamic speciation in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.256 - 268. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and phosphorus economy of a legume tree-cereal intercropping system under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 434, pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.12.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping promotes the ability of durum wheat and chickpea to increase rhizosphere phosphorus availability in a low P soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic viticulture and soil quality: a long-term study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of phosphorus and other poorly mobile nutrients by roots. Where do plant nutrition models fail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 348 (1-2), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilization and pH effects on processes and mechanisms controlling dissolved inorganic phosphorus in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (10), pp.2980-2996. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P for Two, Sharing a Scarce Resource: Soil Phosphorus Acquisition in the Rhizosphere of Intercropped Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (3), pp.1078 - 1086. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.175331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced processes controlling phosphate availability in soils with contrasted P-fertilized treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 348 (1-2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0935-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional specialization of Eucalyptus fine roots: contrasting potential uptake rates for nitrogen, potassium and calcium tracers at varying soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vinicius da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Leonardo de Moraes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Hamilton Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.996-1006. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01867.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 331 (1-2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0235-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines au coeur du fonctionnement de la rhizosphère : Des connaissances pointues issues de la recherche aux applications possibles en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for understanding root-induced chemical changes controlling phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1183-1197. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques et physiologiques de la productivité et de la stabilité des associations graminées-légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/41ch-qa28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHIZOtest: A plant-based biotest to account for rhizosphere processes when assessing copper bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (10), pp.3330-3337. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-microbe-soil interactions in the rhizosphere: an evolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (1-2), pp.83-115. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0042-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil pH controls the environmental availability of phosphorus: Experimental and mechanistic modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (11), pp.2163-2174. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere pH gradient controls copper availability in a strongly acidic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tentscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (15), pp.5686-5691. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es900055k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper availability and bioavailability are controlled by rhizosphere pH in rape grown in an acidic Cu-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Quesnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (12), pp.3363-3369. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: so many achievements and even more challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (1-2), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0063-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere alkalisation - a major driver of copper bioavailability over a broad pH range in an acidic, copper-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: biophysics, biogeochemistry and ecological relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glyn Bengough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Vetterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (1-2), pp.117-152. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9885-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et nutrition des plantes: nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols viticoles: avantages de l'enherbement permanent sur les caractéristiques chimiques et les indicateurs biologiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (22), pp.527-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper phytotoxicity affects root elongation and iron nutrition in durum wheat (Triticum turgidum durum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310 (1-2), pp.151-165. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9642-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc distribution and speciation in roots of various genotypes of tobacco exposed to Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1-3), pp.80-90. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc distribution and speciation in roots of various genotypes of tobacco exposed to Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phosphorus fractions in the rhizosphere of common bean (Phaseolus vulgaris L.) and durum wheat (Triticum turgidum durum L.) grown in monocropping and intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 312 (1-2), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9512-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhizosphere: complex by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 312 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9774-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen input controls the spatial and temporal dynamics of arsenic at the surface of a flooded paddy soil and in the rhizosphere of lowland rice (Oryza sativa L.): a microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Travassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 312 (1-2), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper uptake and phytotoxicity as assessed in situ for durum wheat (Triticum turgidum durum L.) cultivated in Cu-contaminated, former vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Galleguillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (1-2), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper concentration in plants and in the rhizosphere as influenced by the iron status of tomato (Lycopersicon esculentum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 292 (1-2), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9202-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere - perspectives and challenges - a tribute to Lorenz Hiltner 12-17 September 2004 - Munich, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Marschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 283 (1-2), pp.VII-VIII. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-006-0057-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: A new frontier for soil biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3), pp.210-213. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere geometry and heterogeneity arising from root-mediated physical and chemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Gobran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 168 (2), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton release by roots of Medicago murex and Medicago sativa growing in acidic conditions, and implications for rhizosphere pH changes and nodulation at low pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hsuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Howieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L.J. Watkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (8), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of ectomycorrhizal fungal effects on the bioavailability and mobilization of soil P in the rhizosphere of Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Arvieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163 (1), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01093.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc mobilisation from a contamined soil by three genotypes of tobacco as affected by soil and rhizosphere pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loosemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 260 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of root-mediated pH changes in the rhizosphere and their responses to environmental constraints: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 248, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root uptake and translocation of radiocaesium from agricultural soils by various plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 254, pp.443-455. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025584016465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper bioavailability and extractability as related to chemical properties of contaminated soils from a vine-growing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 123, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper bioavailability and rhizosphere pH changes as affected by nitrogen supply for tomato and oilseed rape cropped on an acidic and a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 243 (2), pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-deficiency increases Cu acquisition by wheat cropped in a Cu-contaminated vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Malta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 154, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphorus deficiency on the growth, symbiotic N$_2$ fixation and proton release by two bean (Phaseolus vulgaris) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caixian Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zed Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (6-7), pp.683-689. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2001161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-induced weathering of a basaltic rock: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.N. Fernandes-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65 (1), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus deficiency impairs early nodule functioning and enhances proton release in roots of Medicago truncatula L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 88, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of copper availability to plants in copper-contaminated vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 111, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of soil inorganic P in the rhizosphere as affected by root-induced chemical changes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 237, pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of secondary ion mass spectrometry coupled with image analysis to identify and locate chemical elements in soil minerals: The example of phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.4950230409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of iron oxyhydroxide in the rhizosphere of various crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (11-12), pp.1559-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol vivant, un territoire qui reste à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (6), pp.490-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced modifications of the exchange of phosphate ion between soil solution and soil solid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211 (1), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004485432261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phosphorus in the rhizosphere of maize and rape grown on synthetic, phosphated calcite and goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Arvieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004328815280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root uptake and distribution of radiocaesium from contaminated soils and the enhancement of Cs adsorption in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to studying chemical and physical changes in the rhizosphere: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do plant roots acquire mineral nutrients ? Chemical processes involved in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64, pp.225-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse du processus de sélection par concours externe à l'INRA. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 98, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et fonction de la rhizosphère: mécanismes à l'interface sol-racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of phosphate from phosphate rock and alumina-sorbed phosphate by the roots of ryegrass and clover as related to rhizosphere pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.533-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate rock powder: Effect on selected chemical properties of a range of soils from Western Australia and on plant growth as assessed in a glasshouse experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D.A. Bolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilizer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granite powder as a source of potassium for plants: A glasshouse bioassay comparing two pasture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coroneos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilizer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced dissolution of phosphate rock in the rhizosphere of lupins grown in alkaline soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33, pp.477-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced release of interlayer potassium and vermiculitization of phlogopite as related to potassium depletion in the rhizosphere of ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44, pp.525-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced irreversible transformation of a trioctahedral mica in the rhizosphere of rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44, pp.535-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation minerale des vegetaux dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1210, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of nonexchangeable potassium from different size fractions of two highly K-fertilized soils in the rhizosphere of rape (Brassica napus cv Drakkar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Niebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 155-156, pp.403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid weathering of a trioctahedral mica by the roots of ryegrass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56 (3), pp.977-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a macroscopic rhizosphere for measuring potassium depletion in the close vicinity of rape roots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9, pp.77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la permeabilite a l'air du sol en agronomie. II. -Interet de la permeabilite a l'air pour la caracterisation de la structure du sol et des modalites d'enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (2), pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la permeabilite a l'air des sols en agronomie.1.Notion de permeabilite a l'air: theorie et methodologie, mise au point bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la perméabilité à l'air des sols en agronomie. I. Notion de perméabilité à l'air : théorie et méthodologie, mise au point bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la perméabilité à l'air du sol en agronomie II. Intérêt de la perméabilité à l'air pour la caractérisation de la structure du sol et des modalités d'enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (2), pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and crop performance under stress in field-grown durum wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of Glomeromycotina and Mucoromycotina to soil nutrient availabilities: Insights from field experiments on durum wheat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brondani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mycorrhiza ICOM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneities of soil biogeochemical and ecological processes in alley cropping agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Battie Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and innovative land use systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agricultural Systems Center – Hans Eisenmann-Forum für Agrarwissenschaften - Technical University Munich, Oct 2024, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-scale soil heterogeneity impacts mycorrhizal response traits in roots of 23 maize genotypes across a long-term P-fertilizer trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04657090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root foraging and mining strategies shape ecosystem services -a focus on biogeochemical cycling and soil formation in low-input agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale de la qualité des sols dans un système agroforestier Méditerranéen : comparaison avec un système en monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans ! Introduction - 20 ans déjà...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-InfoSol, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production végétale et nutrition phosphatée : quels sont les leviers mobilisables pour optimiser la biodisponibilité du Phosphore en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance hebdomadaire de l'Académie d'agriculture de France intitulée « Le phosphore : nutrition des plantes, qualité des eaux et gestion durable d’une ressource non renouvelable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do perennial alleys help to maintain arbuscular mycorrhizal communities in temperate agroforestry systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Battie-Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and resilience of soil microbial communities to drought and heat stress in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and carbon dynamics in agroecosystems from a rhizosphere biogeochemistry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONARES Conference 2018: Soil as a sustainable resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits of durum wheat vary with the level of soil phosphorus availability in a long term fertilization experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Ruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Furget Bretagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium of the International Society of Root Research (ISRR10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling reactive transport processes with root system architecture and functions: principles and application examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gatz-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénato Kerches Braghiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Andres Bea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Terrestrial Systems research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling phosphate acquisition by plants as revealed by coupled root system-reactive transport modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Andres Bea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Ulrich Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur l’introduction d’un module P dans le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter quality impacts the CNP stoichiometric homeostasis of the soil microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field reality: short-scale soil heterogeneity impacts mycorrhizal contribution to maize P nutrition under contrasted fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Erel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water stress in soil: Is there an impact on microbial biomass CNP in a Mediterranean agroforestry system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference / Journées d'Ecologie Fonctionnelle AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pH en image. Cartographie spatio-temporelle du pH dans la rhizosphère à l’aide de capteurs fluorescents, les optodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient cycling in agroecosystems – a rhizosphere biogeochemistry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in belowground interactions in a legume-cereal intercrop: a test of the Stress Gradient Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What root-mineral interactions are occurring in the rhizosphere and play a key role in potassium biogeochemistry and plant nutrition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Soil and Plant Analysis ISSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Kailua Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length does not always matter – Root traits and rhizosphere attributes determining phosphorus acquisition efficiency in field-grown maize genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Erel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca San Segundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the International Society of Root Research ( ISRR9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of root system architecture and functions into the reactive transport model MIN3P: method and capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is P acquisition facilitated by intercropping of durum wheat and grain legumes in field conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Campguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Phosphorus in Soils and Plants PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation of P acquisition by intercropping cereal and grain legumes in field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Campguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations – Modélisation des interactions biotiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux défis de Modélisation pour l'Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere microbial community in intercropped durum wheat and faba bean as affected by phosphorus fertilizer history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Plant Nutrition Colloquium (IPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modelling of P availability: the case of intercropping rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Plant Nutrition Colloquium (IPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere in space and time – challenges for designing the most relevant root traits for efficient nutrient acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Plant Nutrition Colloquium (IPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biogeography in two functionally contrasting rhizospheres - nitrogen-fixing [i]Medicago truncatul[/i]a and ectomycorrhizal[i] Pinus pinaster[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roots of our soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced decrease in metal binding capacity of dissolved organic matters in the rhizosphere: evidences from two convergent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination en cuivre des sols viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée Scientifique de la vigne et du vin: les avancées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption du citrate et disponibilité du phosphate dans les sols : modélisation mécaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Oris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced pH changes enhance the availability of soil phosphorus in the rhizosphere of intercropped cereal-legume: the other side of the coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomass carbon and phosphorus are altered differently in the rhizosphere of intercropped and monocropped cereal and legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Toucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of fertilization and pH on dissolved inorganic phosphorus in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model of soil and rhizosphere phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Conference on Applied Soil Science: Soil Science in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Sep 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle de la teneur en carbone du sol en milieu agricole carbonaté : exemples d'apports de la spectroscopie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aholoukpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif Cheggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CORUS &amp; AIRES-Sud sur la Protection des Ressources Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wealth and poverty in the rhizosphere – sharing a scarce resource: soil P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrogen transfer matter in cereal-legume intercrops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rhizosphere research to risk assessment: toward the standardisation of a plant-based biotest for assessing trace element phytoavailability in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of citrate on phosphorus availability in soils of contrasted mineralogy – a mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biogeography in the rhizosphere – a key role of pH around roots and ectomycorrhizae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P for two - intercropping as a means to better exploit soil P resources under low imput conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science. Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modelling of phosphorus availability and bioavailability for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Goldschmidt 2010 - Earth, Energy, and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematofauna, a sensitive bioindicator to characterise global soil quality during organic conversion of a vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Symposium of the European Society of Nematologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus bioavailability – nothing but a rhizosphere story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phosphorus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus pools differ when durum wheat is grown alone or intercropped with pea or fababean in low versus high-input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Guillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is copper uptake kinetic the rate-limiting process of copper bioavailability to durum wheat in contaminated soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere processes : the roots of ecological intensification of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de la qualité des sols viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of phosphorus from micronized phosphate for crops: a new application of rock phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVAPHOS 3: the Phosphate Meeting Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation et biodisponibilité du phosphore dans la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stocks et flux de phosphore dans les écosystèmes terrestres et auquatiques, et impacts environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing alternative cropping systems based on durum wheat introcrops in the south of France ; perfcom, an interdisciplinary project for integrated multi-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009 : International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus rhizosphériques déterminant la phytodisponibilité du cuivre pour le blé dur cultivé en sols à antécédent viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d’Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for understanding pH effect on phosphorus availability in rhizosphere and bulk soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des propriétés complexantes des matières organiques dissoutes vis-à-vis du cuivre dans la rhizosphère du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d’Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic adsorption model to understand the influence of soil pH on the environmental availability of Phosphorus: Application to a Chromic Cambisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Root-Microbe Interactions in the Rhizosphere - A Key to Understanding and Predicting Nutrient Bioavailability to Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and autumnal P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Pb and Zn phosphates formation in the rhizosphere soils of tomato and pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diyab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOIL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bordeaux, France. pp.2046-2047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term evolution of pig slurry macronutrients (N, P, K) accumulated into an over amended lysimeter (SOLEPUR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to studying chemical and physical changes in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of PO4-ions transfer in rhizosphere soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of the rhizosphere: Mechanisms at the soil-root interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Gregory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced modifications of phosphate ion exchange in rhizosphere soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhizosphère, interface entre monde végétal et monde minéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Arvieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of mineral nutrients by roots: rhizosphere processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress of the european society for agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Abano-Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological weathering of micas in the rhizosphere as related to potassium absorption by plants roots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant roots and their environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling mycorrhizal-induced root plasticity and adaptation to soil phosphorus limitation of ten durum wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Trives-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial gradient of soil decomposers’ activities in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Traits of Durum Wheat and Chickpea Vary with Soil Nitrogen Availability when Intercropped or Grown Alone in Mediterranean Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium of the International Society of Root Research (ISRR10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposers’ activity along a spatial gradient in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference on Ecology of Soil Microorganisms (ESM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Resources Institute Finland (Luke)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources and Bioeconomy Studies, 29/2018, 225 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With or without tree: What impact on microbial biomass CNP in drought stress conditions? A case study in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference on Ecology of Soil Microorganisms (ESM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Resources Institute Finland (Luke)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources and Bioeconomy Studies, 29/2018, 225 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and rhizosphere characteristics determining potassium acquisition from soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Potassium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rome, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and resistance of microbial communities against drought events, in a mature agroforestry system in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial belowground communities cope with contrasted trophic resources across three land use type: a stoichiometry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling root dynamics with reactive transport processes in soil-method and example application to phosphorus acquisition from a mineral source in alkaline soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial soil fertility gradient in a mature agroforestry system under a mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate supply controls phosphorus availability and microbial properties in the rhizosphere of intercropped species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of soil phosphatase activity in the rhizosphere of intercropped chickpea and [i]durum wheat[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms modify soil phosphorus and plant interactions in a Mediterranean legume-cereal intercrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of soil phosphatase activity as affected by endogeic earthworms, in presence or absence of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal colonization in maize genotypes grown under contrasted P-regimes in a long-term field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation interlaboratoire d’un nouveau test végétal normalisé ISO pour mesurer la phytodisponibilité environnementale des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du lac, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomass and catabolic activities in the rhizosphere as impacted by P fertilization, a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Sevenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal colonization in maize genotypes grown under contrasted P-regimes in a long-term field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground interactions between a cereal and a legume along a P gradient: a test of the Stress Gradient Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pH gradients in between acidifying and alkalizing roots with a novel camera/pH-sensor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing resource Uptake from Roots under stress in cereal crops; the EURoot Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root physiology and rhizosphere ecology: pH is the clue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. New Phytologist Symposium : Functions and ecology of the plant microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rhodes, Greece. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P for two – Sharing a scarce resource: soil P in intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Sustainable Phosphorus Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Sydney, Australia. 2012, Developing a Blueprint for Global Phosphorus Security</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced alkalization of an acidic, copper-contaminated soil controls copper depletion in wheat rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and P-solubilizing ability of mycorrhizosphere bacteria associated with Pinus pinaster in the Landes forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. n.p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Nutrition for Food Security, Human Health and Environmental Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pekin, China. Tsinghua University Press, 1207 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt weathering as induced by the roots of higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.N. Fernandes Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. vol. 8b;n.p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cachée des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2024, Carnets de Sciences, 978-2-7592-3897-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of soils in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Aldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlisiana Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104, 535 p., 2010, Developments in Plant and Soil Sciences, 978-90-481-2855-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 321 (1-2), 535 p., 2009, Plant and Soil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture va-t-elle manquer d’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.14-45, 2022, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8VA4-2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium Use Efficiency of Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Djalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zed Rengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murrell T.S.; Mikkelsen R.L.; Sulewski G.; Norton R.; Thompson M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Potassium Recommendations for Agricultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-145, 2021, 978-3-030-59196-0. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59197-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere Processes and Root Traits Determining the Acquisition of Soil Potassium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John L Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murrell T.S.; Mikkelsen R.L.; Sulewski G.; Norton R.; Thompson M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Potassium Recommendations for Agricultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-117, 2021, 978-3-030-59196-0. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59197-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Soil Potassium Pools with Dissimilar Plant Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel D Ransom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murrell T.S.; Mikkelsen R.L.; Sulewski G.; Norton R.; Thompson M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Potassium Recommendations for Agricultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.163-190, 2021, 978-3-030-59196-0. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59197-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et agronomie au XXIe siècle, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXI° siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Environnement et agronomie au XXIème siècle, et maintenant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.283-294, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des céréales et des légumineuses à bas niveau d’intrants : un atout pour les agroécosystèmes rizicoles en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in the soil: from taxonomy to ecological integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119438274.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures associées pour une gestion économe de l’azote et du phosphore dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 608 p., 2017, 978-2-85557-412-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol et ses facteurs de fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Editions France Agricole, 608 p., 2017, 978-2-85557-412-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of roots, microorganisms and microfauna on the fate of soil phosphorus in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Wiley-Blackwell, 2015, Annual Plant Reviews, 978-1-118-95884-1; 978-1-118-95885-8. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118958841.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Phosphorus Management in Organic Cropping Systems: From Current Practices to Avenues for a More Efficient Use of P Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 489 p., 2014, 978-94-007-7926-6. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-induced changes of soil processes and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Conditions and Plant Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2013, 978-1-4051-9770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical, Biophysical, and Biological Processes in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Marschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., CRC Press, 830 p., 2012, 978-1-4398-0307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : ressource en nutriments et biodisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 881 p., 2011, Sciences Sup, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: so many achievements and even more challenges (editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere: achievements and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2010, Developments in Plant and Soil Sciences, 978-90-481-2855-6. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2857-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du pH de la rhizosphère sur la mobilisation de Zn par les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Loosemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 308 p., 2009, Update Sciences and Technologies, 978-2-7592-0275-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et nutrition des plantes : nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron dynamics in the rhizosphere : consequences for plant health and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Vansuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Agronomy, 978-0-12-374360-2. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2113(08)00404-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of Metals and Metalloids at the Soil–Root Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysico-Chemical Processes of Heavy Metals and Metalloids in Soil Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2007, 978-0471737780. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470175484.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : ressource en nutriments et biodisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 978-2-1000-5520-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and extractability of copper and zinc in a soil amended with pig slurry: Effect of iron deficiency in the rhizosphere of two grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.M. Huang &amp; G.R. Gobran Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of Trace Elements in the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-363, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00174908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2002, 0-8243-0634-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H+ fluxes and concentrations in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Soil Acidity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CBL, 2002, 0-824470-8903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of trace elements as related to root-induced chemical changes in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace elements in the rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press LLC, 2001, 0-8493-1535-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification ecologique du complexe d'alteration. Importance relative des facteurs generaux et stationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedologie. Vol.2 : Constitutants et proprietes du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1994, 2-225-84019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of nonexchangeable potassium from different size fractions of two highly K-fertilized soils in the rhizosphere of rape (Brassica napus cv Drakkar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Niebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant nutrition from genetic engineering to field practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and extractability of copper and zinc in a soil amended with pig slurry : effect of iron deficiency in the rhizosphere of two grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castrec Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of trace elements in the rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.337-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in belowground interactions between white lupin and wheat along nitrogen and phosphorus gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action des racines sur la libération du potassium et l'altération de minéraux silicatés. Incidences agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vegetal Biology. Ecole Nationale Supérieure Agronomique de Montpellier, 1990. English. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02852768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions chimiques entre racines et minéraux du sol - Conséquences sur l'altération des minéraux et la nutrition des végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId789"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Hinsinger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche de Classe Exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5458-1259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061224383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les recherches de Philippe Hinsinger se situent à l'interface des Sciences du Vivant et de l'Environnement, travaillant sur la rhizosphère et la biogéochimie des sols en relation avec la nutrition des plantes. Ses recherches passées ont porté notamment sur la compréhension des processus déterminant l’acquisition de nutriments majeurs tels que le potassium et le phosphore par les plantes, et plus particulièrement les interactions entre les racines et le sol au niveau de la rhizosphère (volume de sol influencé par les activités des racines vivantes et des microorganismes associés). Il s’y est intéressé particulièrement dans le contexte d’agricultures à bas niveaux d’intrants. Ses recherches passées ont également porté sur le rôle de ces mêmes processus dans le déterminisme de la biodisponibilité de micropolluants comme le cuivre, le zinc et le radiocésium dans des situations de pollution diffuse de sols agricoles. Celles-ci ont débouché sur l’élaboration d’un biotest normalisé par l’ISO, le RhizoTEST (marque déposée). Les recherches qu’il conduit depuis une quinzaine d’années s’inscrivent dans le grand enjeu de la transition agroécologique de l’agriculture et portent notamment sur les processus d’utilisation et de partage des ressources souterraines, en particulier les nutriments majeurs, dans des agroécosystèmes plus diversifiés : mélange de variétés, cultures associées et systèmes agroforestiers. Il s’intéresse particulièrement aux traits racinaires et rhizosphériques sous-jacents chez les espèces cultivées, et à leur diversité inter- et intra-spécifiques. Ses recherches actuelles portent particulièrement sur les spécificités des racines profondes, jusqu’ici très peu étudiées dans le monde, malgré leur rôle potentiellement important en contexte de changement climatique et d’usage modéré d’intrants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PRINCIPAUX POSTES **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE (Institut Nationale de Recherche en Agriculture, Alimentation et Environnement) depuis 1986 – actuellement DREX (Directeur de Recherche de Classe Exceptionnelle) UMR ECO&SOLS (Unité Mixte De Recherche Ecologie Fonctionnelle & Biogéochimie des Sols & Agroécosystèmes), CIRAD-INRAE-Institut Agro-IRD Montpellier (France) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.umr-ecosols.fr/en/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chef de Département AgroEcoSystem (INRAE) et Directeur UAR (Unité d’Administration de la Recherche) 1155 de 2018 à 2022 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inrae.fr/departements/agroecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-Adjoint Ecole Doctorale GAIA, UM (Université de Montpellier) – SupAgro de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-Adjoint UMR ECO&SOLS de 2009 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Visiting Scientist Department of Soil Science and Plant Nutrition, UWA-University of Western Australia, Perth (Australie) en 1993-1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorant Unité de Sciences du Sol UCL- Université Catholique de Louvain, Louvain-la-Neuve (Belgique) en 1987-1988**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsoil rhizosphere carbon enrichment and depletion: Processes and scaling in tree-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie K Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 216, pp.110103. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and Resilient Agroecosystems Need Complexity of Soil Food Webs and Multivariate Soil Health Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Balanzategui-Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (5), pp.e70192. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres à la rescousse des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chaque pratique agricole son type d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for optimizing phosphorus inputs in EU agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Eynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard H Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Yunta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Muntwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.104168. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat varietal diversity modulates nitrogen-related enzymatic activities but has limited impact on arbuscular mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 503 (1-2), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06440-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen fertilization of intercropped cereal-legume: A potassium, sulfur, magnesium and calcium plant acquisition dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Yvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.107816. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in belowground interactions between wheat and white lupin along nitrogen and phosphorus gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476 (1-2), pp.97-115. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and management priorities for mainland France soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.e00493. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneity of soil quality within a Mediterranean alley cropping agroforestry system: Comparison with a monocropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Rumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.103330. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging Deeper for Agricultural Resources, the Value of Deep Rooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Thorup-Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Halberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Nicolaisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Eivind Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E. Crews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.406-417. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of trees and herbaceous vegetation beneath trees in maintaining arbuscular mycorrhizal communities in temperate alley cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Battie-Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453 (1-2), pp.153-171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04181-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term plant legacy alters the resistance and resilience of soil microbial communities exposed to heat disturbance in a Mediterranean calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Beatriz de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Seiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.105740. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pH en image ! Suivi spatio-temporel du pH dans la rhizosphère à l’aide d’optodes planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Obermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground functioning of agroforestry systems: recent advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04633-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deep can ectomycorrhizas go? A case study on Pisolithus down to 4 meters in a Brazilian eucalypt plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Rodrigues Lambais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.637-648. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00917-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With or without trees: Resistance and resilience of soil microbial communities to drought and heat stress in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.122-135. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic phosphorus: potential solutions for phosphorus security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blackburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 427 (1-2), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing phosphorus limitations in natural terrestrial ecosystems in carbon cycle models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (7), pp.730-749. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016EF000472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall reduction impacts rhizosphere biogeochemistry in eucalypts grown in a deep Ferralsol in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irae Amaral Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 414 (1-2), pp.339-354. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3107-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interactions between root system architecture, root functions and reactive transport processes in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 413 (1-2), pp.161 - 180. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3092-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus availability and microbial community in the rhizosphere of intercropped cereal and legume along a P-fertilizer gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 407 (1/2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2949-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus in soils and plants – facing phosphorus scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin L. Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 401 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-2846-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil quality concept as a framework to assess management practices in vulnerable agroecosystems: A case study in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.456-465. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the rhizosphere: stretching the interface of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesje Mommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 407 (1-2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3040-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil type determines how root and rhizosphere traits relate to phosphorus acquisition in field-grown maize genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Erel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 412 (1), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-016-3127-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.115-138. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/s5ss-1x88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of use-invariant soil properties to assess soil quality of vulnerable ecosystems: The case of Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Salome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by D. G. Lumsdon on &amp;quot;Fertilization and pH effects on processes and mechanisms controlling dissolved inorganic phosphorus in soils&amp;quot; by N. Devau, P. Hinsinger, E. Le Cadre, B. Colomb and F. Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.410-417. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogeic earthworms modify soil phosphorus, plant growth and interactions in a legume–cereal intercrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379, pp.149-160. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bdvp-ha42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in microbial biomass and phosphorus availability in the rhizosphere of intercropped cereal and legumes under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 408, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by J.P. Gustafsson and D.G. Lumsdon on “Citrate adsorption can decrease soluble phosphate concentration in soils: Results of theoretical modeling” by M. Duputel, N. Devau, M. Brossard, B. Jaillard, D.L. Jones, P. Hinsinger, and F. Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-94. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-induced nitrogen-phosphorus imbalances alter natural and managed ecosystems across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sardans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (december), pp.2934. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of rhizosphere pH and CO2 dynamics with planar optodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Liebsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnd Juergen Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (2), pp.267 - 276. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrate adsorption can decrease soluble phosphate concentration in soils: Results of theoretical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.120-131. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes of Cu and Zn in higher plants: evidence for Cu reduction at the root surface and two conceptual models for isotopic fractionation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. M. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.2652-2660. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202587m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced changes in pH and dissolved organic matter binding capacity affect copper dynamic speciation in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.256 - 268. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and phosphorus economy of a legume tree-cereal intercropping system under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 434, pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.12.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping promotes the ability of durum wheat and chickpea to increase rhizosphere phosphorus availability in a low P soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.181-190. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic viticulture and soil quality: a long-term study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of phosphorus and other poorly mobile nutrients by roots. Where do plant nutrition models fail?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 348 (1-2), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilization and pH effects on processes and mechanisms controlling dissolved inorganic phosphorus in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (10), pp.2980-2996. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P for Two, Sharing a Scarce Resource: Soil Phosphorus Acquisition in the Rhizosphere of Intercropped Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (3), pp.1078 - 1086. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.175331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional specialization of Eucalyptus fine roots: contrasting potential uptake rates for nitrogen, potassium and calcium tracers at varying soil depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vinicius da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Leonardo de Moraes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Hamilton Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.996-1006. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2011.01867.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced processes controlling phosphate availability in soils with contrasted P-fertilized treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 348 (1-2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-011-0935-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper uptake kinetics in hydroponically-grown durum wheat (Triticum turgidum durum L.) as compared with soil’s ability to supply copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 331 (1-2), pp.91-104. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0235-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines au coeur du fonctionnement de la rhizosphère : Des connaissances pointues issues de la recherche aux applications possibles en AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques et physiologiques de la productivité et de la stabilité des associations graminées-légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/41ch-qa28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for understanding root-induced chemical changes controlling phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (7), pp.1183-1197. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcq098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHIZOtest: A plant-based biotest to account for rhizosphere processes when assessing copper bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia M. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourane Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (10), pp.3330-3337. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper availability and bioavailability are controlled by rhizosphere pH in rape grown in an acidic Cu-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Quesnoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (12), pp.3363-3369. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil pH controls the environmental availability of phosphorus: Experimental and mechanistic modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (11), pp.2163-2174. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere pH gradient controls copper availability in a strongly acidic soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tentscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (15), pp.5686-5691. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es900055k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-microbe-soil interactions in the rhizosphere: an evolutionary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (1-2), pp.83-115. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0042-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere alkalisation - a major driver of copper bioavailability over a broad pH range in an acidic, copper-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: so many achievements and even more challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (1-2), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0063-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: biophysics, biogeochemistry and ecological relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glyn Bengough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Vetterlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain M. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321 (1-2), pp.117-152. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9885-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols et nutrition des plantes: nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel les Dossiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols viticoles: avantages de l'enherbement permanent sur les caractéristiques chimiques et les indicateurs biologiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (22), pp.527-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper phytotoxicity affects root elongation and iron nutrition in durum wheat (Triticum turgidum durum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chappellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 310 (1-2), pp.151-165. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9642-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc distribution and speciation in roots of various genotypes of tobacco exposed to Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1-3), pp.80-90. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc distribution and speciation in roots of various genotypes of tobacco exposed to Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phosphorus fractions in the rhizosphere of common bean (Phaseolus vulgaris L.) and durum wheat (Triticum turgidum durum L.) grown in monocropping and intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 312 (1-2), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9512-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rhizosphere: complex by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 312 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9774-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen input controls the spatial and temporal dynamics of arsenic at the surface of a flooded paddy soil and in the rhizosphere of lowland rice (Oryza sativa L.): a microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Travassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 312 (1-2), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9532-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper uptake and phytotoxicity as assessed in situ for durum wheat (Triticum turgidum durum L.) cultivated in Cu-contaminated, former vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Galleguillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 298 (1-2), pp.99-111. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper concentration in plants and in the rhizosphere as influenced by the iron status of tomato (Lycopersicon esculentum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 292 (1-2), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-007-9202-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere - perspectives and challenges - a tribute to Lorenz Hiltner 12-17 September 2004 - Munich, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Marschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 283 (1-2), pp.VII-VIII. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-006-0057-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: A new frontier for soil biogeochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3), pp.210-213. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere geometry and heterogeneity arising from root-mediated physical and chemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R. Gobran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 168 (2), pp.293-303. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01512.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton release by roots of Medicago murex and Medicago sativa growing in acidic conditions, and implications for rhizosphere pH changes and nodulation at low pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Hsuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Howieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L.J. Watkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (8), pp.1357-1365. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of ectomycorrhizal fungal effects on the bioavailability and mobilization of soil P in the rhizosphere of Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Arvieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163 (1), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01093.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc mobilisation from a contamined soil by three genotypes of tobacco as affected by soil and rhizosphere pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loosemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 260 (1), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root uptake and translocation of radiocaesium from agricultural soils by various plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brechignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 254, pp.443-455. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025584016465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of root-mediated pH changes in the rhizosphere and their responses to environmental constraints: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 248, pp.43-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper bioavailability and extractability as related to chemical properties of contaminated soils from a vine-growing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 123, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper bioavailability and rhizosphere pH changes as affected by nitrogen supply for tomato and oilseed rape cropped on an acidic and a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 243 (2), pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-deficiency increases Cu acquisition by wheat cropped in a Cu-contaminated vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Di Malta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 154, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphorus deficiency on the growth, symbiotic N$_2$ fixation and proton release by two bean (Phaseolus vulgaris) genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caixian Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zed Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (6-7), pp.683-689. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2001161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of soil inorganic P in the rhizosphere as affected by root-induced chemical changes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 237, pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of copper availability to plants in copper-contaminated vineyard soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 111, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus deficiency impairs early nodule functioning and enhances proton release in roots of Medicago truncatula L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 88, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-induced weathering of a basaltic rock: Experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.N. Fernandes-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65 (1), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of secondary ion mass spectrometry coupled with image analysis to identify and locate chemical elements in soil minerals: The example of phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sca.4950230409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of iron oxyhydroxide in the rhizosphere of various crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (11-12), pp.1559-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol vivant, un territoire qui reste à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Cleyet Marel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (6), pp.490-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced modifications of the exchange of phosphate ion between soil solution and soil solid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211 (1), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004485432261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of phosphorus in the rhizosphere of maize and rape grown on synthetic, phosphated calcite and goethite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Arvieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211 (1), pp.111-119. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004328815280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root uptake and distribution of radiocaesium from contaminated soils and the enhancement of Cs adsorption in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211, pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to studying chemical and physical changes in the rhizosphere: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 211, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do plant roots acquire mineral nutrients ? Chemical processes involved in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64, pp.225-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et fonction de la rhizosphère: mécanismes à l'interface sol-racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse du processus de sélection par concours externe à l'INRA. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Staunton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 98, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of phosphate from phosphate rock and alumina-sorbed phosphate by the roots of ryegrass and clover as related to rhizosphere pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47, pp.533-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate rock powder: Effect on selected chemical properties of a range of soils from Western Australia and on plant growth as assessed in a glasshouse experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D.A. Bolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilizer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granite powder as a source of potassium for plants: A glasshouse bioassay comparing two pasture species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coroneos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertilizer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced dissolution of phosphate rock in the rhizosphere of lupins grown in alkaline soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gilkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Soil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33, pp.477-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced release of interlayer potassium and vermiculitization of phlogopite as related to potassium depletion in the rhizosphere of ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44, pp.525-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced irreversible transformation of a trioctahedral mica in the rhizosphere of rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 44, pp.535-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of nonexchangeable potassium from different size fractions of two highly K-fertilized soils in the rhizosphere of rape (Brassica napus cv Drakkar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Niebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 155-156, pp.403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation minerale des vegetaux dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1210, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid weathering of a trioctahedral mica by the roots of ryegrass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 56 (3), pp.977-982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating a macroscopic rhizosphere for measuring potassium depletion in the close vicinity of rape roots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 9, pp.77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la permeabilite a l'air du sol en agronomie. II. -Interet de la permeabilite a l'air pour la caracterisation de la structure du sol et des modalites d'enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (2), pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02728641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la permeabilite a l'air des sols en agronomie.1.Notion de permeabilite a l'air: theorie et methodologie, mise au point bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la perméabilité à l'air du sol en agronomie II. Intérêt de la perméabilité à l'air pour la caractérisation de la structure du sol et des modalités d'enracinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (2), pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'application de la perméabilité à l'air des sols en agronomie. I. Notion de perméabilité à l'air : théorie et méthodologie, mise au point bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mettauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial heterogeneities of soil biogeochemical and ecological processes in alley cropping agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Battie Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and innovative land use systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agricultural Systems Center – Hans Eisenmann-Forum für Agrarwissenschaften - Technical University Munich, Oct 2024, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground traits and crop performance under stress in field-grown durum wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential responses of Glomeromycotina and Mucoromycotina to soil nutrient availabilities: Insights from field experiments on durum wheat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brondani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mycorrhiza ICOM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-scale soil heterogeneity impacts mycorrhizal response traits in roots of 23 maize genotypes across a long-term P-fertilizer trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04657090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root foraging and mining strategies shape ecosystem services -a focus on biogeochemical cycling and soil formation in low-input agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale de la qualité des sols dans un système agroforestier Méditerranéen : comparaison avec un système en monoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d’étude du sol - visioconférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans ! Introduction - 20 ans déjà...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le RMQS a 20 ans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE-InfoSol, Feb 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production végétale et nutrition phosphatée : quels sont les leviers mobilisables pour optimiser la biodisponibilité du Phosphore en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance hebdomadaire de l'Académie d'agriculture de France intitulée « Le phosphore : nutrition des plantes, qualité des eaux et gestion durable d’une ressource non renouvelable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do perennial alleys help to maintain arbuscular mycorrhizal communities in temperate agroforestry systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Battie-Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and resilience of soil microbial communities to drought and heat stress in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient and carbon dynamics in agroecosystems from a rhizosphere biogeochemistry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONARES Conference 2018: Soil as a sustainable resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits of durum wheat vary with the level of soil phosphorus availability in a long term fertilization experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Ruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Furget Bretagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium of the International Society of Root Research (ISRR10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling reactive transport processes with root system architecture and functions: principles and application examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gatz-Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénato Kerches Braghiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Andres Bea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Terrestrial Systems research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling phosphate acquisition by plants as revealed by coupled root system-reactive transport modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Andres Bea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Ulrich Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur l’introduction d’un module P dans le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Budynek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Kavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field reality: short-scale soil heterogeneity impacts mycorrhizal contribution to maize P nutrition under contrasted fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Erel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter quality impacts the CNP stoichiometric homeostasis of the soil microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water stress in soil: Is there an impact on microbial biomass CNP in a Mediterranean agroforestry system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference / Journées d'Ecologie Fonctionnelle AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pH en image. Cartographie spatio-temporelle du pH dans la rhizosphère à l’aide de capteurs fluorescents, les optodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient cycling in agroecosystems – a rhizosphere biogeochemistry perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in belowground interactions in a legume-cereal intercrop: a test of the Stress Gradient Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length does not always matter – Root traits and rhizosphere attributes determining phosphorus acquisition efficiency in field-grown maize genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Erel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca San Segundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium of the International Society of Root Research ( ISRR9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What root-mineral interactions are occurring in the rhizosphere and play a key role in potassium biogeochemistry and plant nutrition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Soil and Plant Analysis ISSP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Kailua Kona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of root system architecture and functions into the reactive transport model MIN3P: method and capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tambour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is P acquisition facilitated by intercropping of durum wheat and grain legumes in field conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Campguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium Phosphorus in Soils and Plants PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitation of P acquisition by intercropping cereal and grain legumes in field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Campguilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations – Modélisation des interactions biotiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux défis de Modélisation pour l'Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modelling of P availability: the case of intercropping rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Plant Nutrition Colloquium (IPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere microbial community in intercropped durum wheat and faba bean as affected by phosphorus fertilizer history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dayde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Plant Nutrition Colloquium (IPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere in space and time – challenges for designing the most relevant root traits for efficient nutrient acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Plant Nutrition Colloquium (IPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biogeography in two functionally contrasting rhizospheres - nitrogen-fixing [i]Medicago truncatul[/i]a and ectomycorrhizal[i] Pinus pinaster[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination en cuivre des sols viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée Scientifique de la vigne et du vin: les avancées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roots of our soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced decrease in metal binding capacity of dissolved organic matters in the rhizosphere: evidences from two convergent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption du citrate et disponibilité du phosphate dans les sols : modélisation mécaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced pH changes enhance the availability of soil phosphorus in the rhizosphere of intercropped cereal-legume: the other side of the coin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Oris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomass carbon and phosphorus are altered differently in the rhizosphere of intercropped and monocropped cereal and legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Toucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of fertilization and pH on dissolved inorganic phosphorus in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle de la teneur en carbone du sol en milieu agricole carbonaté : exemples d'apports de la spectroscopie proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aholoukpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif Cheggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CORUS &amp; AIRES-Sud sur la Protection des Ressources Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a predictive model of soil and rhizosphere phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Conference on Applied Soil Science: Soil Science in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Sep 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rhizosphere research to risk assessment: toward the standardisation of a plant-based biotest for assessing trace element phytoavailability in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wealth and poverty in the rhizosphere – sharing a scarce resource: soil P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrogen transfer matter in cereal-legume intercrops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malagoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of citrate on phosphorus availability in soils of contrasted mineralogy – a mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biogeography in the rhizosphere – a key role of pH around roots and ectomycorrhizae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cloutier-Hurteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P for two - intercropping as a means to better exploit soil P resources under low imput conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. World Congress of Soil Science. Soil Solutions for a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus bioavailability – nothing but a rhizosphere story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Phosphorus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface complexation modelling of phosphorus availability and bioavailability for plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Goldschmidt 2010 - Earth, Energy, and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematofauna, a sensitive bioindicator to characterise global soil quality during organic conversion of a vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International Symposium of the European Society of Nematologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil phosphorus pools differ when durum wheat is grown alone or intercropped with pea or fababean in low versus high-input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Guillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is copper uptake kinetic the rate-limiting process of copper bioavailability to durum wheat in contaminated soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de la qualité des sols viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITEVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere processes : the roots of ecological intensification of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of phosphorus from micronized phosphate for crops: a new application of rock phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Saja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVAPHOS 3: the Phosphate Meeting Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus rhizosphériques déterminant la phytodisponibilité du cuivre pour le blé dur cultivé en sols à antécédent viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d’Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing alternative cropping systems based on durum wheat introcrops in the south of France ; perfcom, an interdisciplinary project for integrated multi-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009 : International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation et biodisponibilité du phosphore dans la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stocks et flux de phosphore dans les écosystèmes terrestres et auquatiques, et impacts environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications des propriétés complexantes des matières organiques dissoutes vis-à-vis du cuivre dans la rhizosphère du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d’Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model for understanding pH effect on phosphorus availability in rhizosphere and bulk soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a mechanistic adsorption model to understand the influence of soil pH on the environmental availability of Phosphorus: Application to a Chromic Cambisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Root-Microbe Interactions in the Rhizosphere - A Key to Understanding and Predicting Nutrient Bioavailability to Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and autumnal P availability, fine root properties and functional mycorrhizal diversity across Pinus pinaster stands with different productivity in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Pb and Zn phosphates formation in the rhizosphere soils of tomato and pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diyab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSOIL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bordeaux, France. pp.2046-2047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00175452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term evolution of pig slurry macronutrients (N, P, K) accumulated into an over amended lysimeter (SOLEPUR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Peu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to studying chemical and physical changes in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of PO4-ions transfer in rhizosphere soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de Science du Sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of the rhizosphere: Mechanisms at the soil-root interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Gregory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced modifications of phosphate ion exchange in rhizosphere soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhizosphère, interface entre monde végétal et monde minéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Arvieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of mineral nutrients by roots: rhizosphere processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress of the european society for agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Abano-Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological weathering of micas in the rhizosphere as related to potassium absorption by plants roots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant roots and their environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling mycorrhizal-induced root plasticity and adaptation to soil phosphorus limitation of ten durum wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Trives-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial gradient of soil decomposers’ activities in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Traits of Durum Wheat and Chickpea Vary with Soil Nitrogen Availability when Intercropped or Grown Alone in Mediterranean Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium of the International Society of Root Research (ISRR10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposers’ activity along a spatial gradient in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference on Ecology of Soil Microorganisms (ESM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Resources Institute Finland (Luke)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources and Bioeconomy Studies, 29/2018, 225 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With or without tree: What impact on microbial biomass CNP in drought stress conditions? A case study in a Mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference on Ecology of Soil Microorganisms (ESM2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Resources Institute Finland (Luke)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources and Bioeconomy Studies, 29/2018, 225 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root traits and rhizosphere characteristics determining potassium acquisition from soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J. White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Potassium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rome, Italy. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial belowground communities cope with contrasted trophic resources across three land use type: a stoichiometry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and resistance of microbial communities against drought events, in a mature agroforestry system in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial soil fertility gradient in a mature agroforestry system under a mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling root dynamics with reactive transport processes in soil-method and example application to phosphorus acquisition from a mineral source in alkaline soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of soil phosphatase activity in the rhizosphere of intercropped chickpea and [i]durum wheat[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate supply controls phosphorus availability and microbial properties in the rhizosphere of intercropped species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms modify soil phosphorus and plant interactions in a Mediterranean legume-cereal intercrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of soil phosphatase activity as affected by endogeic earthworms, in presence or absence of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Placella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal colonization in maize genotypes grown under contrasted P-regimes in a long-term field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation interlaboratoire d’un nouveau test végétal normalisé ISO pour mesurer la phytodisponibilité environnementale des éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du lac, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biomass and catabolic activities in the rhizosphere as impacted by P fertilization, a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Sevenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal colonization in maize genotypes grown under contrasted P-regimes in a long-term field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Campos-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground interactions between a cereal and a legume along a P gradient: a test of the Stress Gradient Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pH gradients in between acidifying and alkalizing roots with a novel camera/pH-sensor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Blossfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root physiology and rhizosphere ecology: pH is the clue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. New Phytologist Symposium : Functions and ecology of the plant microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rhodes, Greece. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing resource Uptake from Roots under stress in cereal crops; the EURoot Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Symposium of the International Society of Root Research (ISRR) 2012: "Roots to the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dundee, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P for two – Sharing a scarce resource: soil P in intercropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Betencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Sustainable Phosphorus Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Sydney, Australia. 2012, Developing a Blueprint for Global Phosphorus Security</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-induced alkalization of an acidic, copper-contaminated soil controls copper depletion in wheat rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chihuahua, Mexico. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and P-solubilizing ability of mycorrhizosphere bacteria associated with Pinus pinaster in the Landes forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Prin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Waseem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guinberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. n.p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Nutrition for Food Security, Human Health and Environmental Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Pekin, China. Tsinghua University Press, 1207 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt weathering as induced by the roots of higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.N. Fernandes Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico. vol. 8b;n.p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cachée des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2024, Carnets de Sciences, 978-2-7592-3897-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of soils in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhan Akça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Aldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlisiana Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arcidiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Bernard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104, 535 p., 2010, Developments in Plant and Soil Sciences, 978-90-481-2855-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: achievements and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 321 (1-2), 535 p., 2009, Plant and Soil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture va-t-elle manquer d’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.14-45, 2022, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8VA4-2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium Use Efficiency of Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Djalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zed Rengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murrell T.S.; Mikkelsen R.L.; Sulewski G.; Norton R.; Thompson M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Potassium Recommendations for Agricultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.119-145, 2021, 978-3-030-59196-0. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59197-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere Processes and Root Traits Determining the Acquisition of Soil Potassium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John L Kovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murrell T.S.; Mikkelsen R.L.; Sulewski G.; Norton R.; Thompson M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Potassium Recommendations for Agricultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.99-117, 2021, 978-3-030-59196-0. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59197-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Soil Potassium Pools with Dissimilar Plant Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel D Ransom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael L Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murrell T.S.; Mikkelsen R.L.; Sulewski G.; Norton R.; Thompson M.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Potassium Recommendations for Agricultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.163-190, 2021, 978-3-030-59196-0. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59197-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et agronomie au XXIe siècle, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXI° siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des céréales et des légumineuses à bas niveau d’intrants : un atout pour les agroécosystèmes rizicoles en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Environnement et agronomie au XXIème siècle, et maintenant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Richard (ed.); Pierre Stengel (ed.); Gilles Lemaire (ed.); Pierre Cellier (ed.); Egizio Valceschini (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.283-294, 2018, 9782759229383. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in the soil: from taxonomy to ecological integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119438274.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures associées pour une gestion économe de l’azote et du phosphore dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 608 p., 2017, 978-2-85557-412-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol et ses facteurs de fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Editions France Agricole, 608 p., 2017, 978-2-85557-412-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of roots, microorganisms and microfauna on the fate of soil phosphorus in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus Metabolism in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Wiley-Blackwell, 2015, Annual Plant Reviews, 978-1-118-95884-1; 978-1-118-95885-8. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118958841.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Phosphorus Management in Organic Cropping Systems: From Current Practices to Avenues for a More Efficient Use of P Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Watson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 489 p., 2014, 978-94-007-7926-6. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7927-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-induced changes of soil processes and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Conditions and Plant Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2013, 978-1-4051-9770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical, Biophysical, and Biological Processes in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davey L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Marschner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., CRC Press, 830 p., 2012, 978-1-4398-0307-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : ressource en nutriments et biodisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., Dunod, 881 p., 2011, Sciences Sup, 978-2-10-054900-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere: so many achievements and even more challenges (editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere: achievements and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 536 p., 2010, Developments in Plant and Soil Sciences, 978-90-481-2855-6. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2857-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du pH de la rhizosphère sur la mobilisation de Zn par les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Straczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Loosemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 308 p., 2009, Update Sciences and Technologies, 978-2-7592-0275-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol et nutrition des plantes : nouvelles recherches sur la biodisponibilité des éléments minéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan-Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron dynamics in the rhizosphere : consequences for plant health and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard G. Vansuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Agronomy, 978-0-12-374360-2. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2113(08)00404-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of Metals and Metalloids at the Soil–Root Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courchesne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysico-Chemical Processes of Heavy Metals and Metalloids in Soil Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2007, 978-0471737780. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470175484.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol : ressource en nutriments et biodisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2005, 978-2-1000-5520-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and extractability of copper and zinc in a soil amended with pig slurry: Effect of iron deficiency in the rhizosphere of two grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.M. Huang &amp; G.R. Gobran Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of Trace Elements in the Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-363, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00174908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2002, 0-8243-0634-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of H+ fluxes and concentrations in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Soil Acidity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CBL, 2002, 0-824470-8903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of trace elements as related to root-induced chemical changes in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace elements in the rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press LLC, 2001, 0-8493-1535-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification ecologique du complexe d'alteration. Importance relative des facteurs generaux et stationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedologie. Vol.2 : Constitutants et proprietes du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, 1994, 2-225-84019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of nonexchangeable potassium from different size fractions of two highly K-fertilized soils in the rhizosphere of rape (Brassica napus cv Drakkar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Niebes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant nutrition from genetic engineering to field practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and extractability of copper and zinc in a soil amended with pig slurry : effect of iron deficiency in the rhizosphere of two grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clairotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castrec Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of trace elements in the rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.337-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in belowground interactions between white lupin and wheat along nitrogen and phosphorus gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action des racines sur la libération du potassium et l'altération de minéraux silicatés. Incidences agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vegetal Biology. Ecole Nationale Supérieure Agronomique de Montpellier, 1990. English. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02852768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions chimiques entre racines et minéraux du sol - Conséquences sur l'altération des minéraux et la nutrition des végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId794"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F766177"/>
+    <w:nsid w:val="168E87DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E96267BA"/>
+    <w:nsid w:val="ACF600E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-hinsinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5458-1259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061224383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-ecosols.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919686v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H Ros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Yunta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Muntwyler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104168" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06440-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Yvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107816" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05558-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Thorup-Kristensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Nicolaisen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Crews" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04633-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Obermaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodrigues Lambais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00917-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.11.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Haygarth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blackburn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3675-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EF000472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irae Amaral Guerrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3107-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3092-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Tang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2949-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. George" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Turner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2846-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392271v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Visser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3040-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDR8GZ7Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6NRJWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey L. Jones" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.02.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6VRQXV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Velde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Blossfeld" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schreiber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Liebsch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnd Juergen Kuhn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023702v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.03.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7FMSX3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Weiss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. M. Mason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202587m" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Isaac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.12.071" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH95GSMS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267758v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betencourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.11.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P4D8TG4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506076v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0903-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FP5DGW5C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G4NQ9XQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.175331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506068v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0935-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLJBZTBK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vinicius da Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo de Moraes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Hamilton Abreu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01867.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq098" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/41ch-qa28" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia M. Michaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourane Larabi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.07.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J5F5K46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0042-x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0R90RL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663480v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.09.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8L2G5G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655534v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tentscher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es900055k" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaignon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quesnoit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.06.032" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ1QNQTM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668549v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0063-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666007v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Marti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9835-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81672E78D5152E6E9B5C59FD0E312CC6712869F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glyn Bengough" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vetterlein" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Young" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9885-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGP2KDFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665352v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664279v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Michaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chappellaz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9642-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A2A1EE3AFB2B9BF5F736531C989F5F459AEEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664368v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.034" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311796v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668047v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9512-1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D3CC10DCC6805E4E471DA04C7C4ACFCD55AA265/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Jones" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9774-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGNVNNF4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663977v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Travassac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Floch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9532-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2968F43FA2364C7D189A6DB8136E0F48509DA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665033v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9343-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9836EC7C1AB5966EB59FA28C2967C236FEE194B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Marschner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-0057-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6S6MHPC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663482v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.041" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLKRT8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683063v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Gobran" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Gregory" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01512.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683126v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsuan Cheng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Howieson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. O'Hara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.J. Watkin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Souche" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.017" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64XZC2GN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681222v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Casarin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Arvieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01093.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674619v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loosemore" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674118v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brechignac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025584016465" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QDQCPHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Neira" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herrmann" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669806v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Malta" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886145v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caixian Tang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zed Rengel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001161" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680771v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Fernandes-Barros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679968v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682301v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grignon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Souche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.4950230409" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689469v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689755v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004485432261" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVMFP77B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698789v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arvieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004328815280" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5ACEFE608A8A06912BA444D05CF170704CA6E62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695295v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684745v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gregory" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698199v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691428v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689758v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683984v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689468v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Bolland" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697931v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coroneos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704076v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilkes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708255v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699503v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708825v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Niebes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701313v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufey" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701760v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727661v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885167v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinsinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885182v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680875v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742204v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie Laclau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657090v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos Soriano" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dezette" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750200v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638248v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537603v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919424v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940567v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750202v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736510v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Ruffe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Furget Bretagnon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787921v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gatz-Miller" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Kerches Braghiere" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andres Bea" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787920v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ulrich Mayer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734636v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733680v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739151v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739464v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954913v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269001v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740654v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos-Soriano" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca San Segundo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797235v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tambour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268844v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campguilhem" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268850v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190049v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190050v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190048v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268644v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cloutier-Hurteau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268638v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268643v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268689v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268849v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749193v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746184v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Toucet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748941v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747084v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750123v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748924v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Sim&#233;on" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748777v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746033v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746450v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754206v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751335v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756049v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754508v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guillere" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753155v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754377v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saja" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757878v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756269v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cohan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751880v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752370v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753009v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garnier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751333v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190449v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756501v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821961v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175452v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diyab" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584250v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765946v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764830v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770580v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764970v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766761v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772404v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775094v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737293v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734974v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vimont" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Toussaint" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734515v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lyyti.fi/p/ESM2018_9358" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734514v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604222v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bell" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740136v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739636v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743988v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268834v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Shen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268826v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268825v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268851v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268707v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Montes" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268842v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Sevenier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268843v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268841v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268639v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268653v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268640v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750457v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815342v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833876v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848922v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Fernandes Barros" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664637v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1879/9782759238989/la-vie-cachee-des-sols" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817366v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-2855-6" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822144v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0032-079x/321/1-2/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251295v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bell" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Djalovic" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59197-7_5" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251292v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L Kovar" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59197-7_4" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251300v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D Ransom" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Thompson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Florence" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59197-7_7" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788041v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791516v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/guide-de-la-fertilisation-raisonnee-9782855574127.html" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785831v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795114v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118958841.ch13" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268560v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3_2" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268631v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268624v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809300v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140917v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2857-0" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812100v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823555v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29137.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(08)00404-5" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814107v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470175484.ch7" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834143v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahammedi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826730v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829287v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827185v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851563v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souchier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847465v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587409v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrec Rouelle" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576778v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852768v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828666v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-hinsinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5458-1259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061224383" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-ecosols.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/departements/agroecosystem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Balanzategui-Guijarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H Ros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Yunta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Muntwyler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104168" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06440-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz de Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Yvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05558-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103330" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Thorup-Kristensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Halberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Nicolaisen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Crews" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02365828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Obermaier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04633-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodrigues Lambais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00917-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.11.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Haygarth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blackburn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3675-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016EF000472" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irae Amaral Guerrini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3107-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3092-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Tang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dayde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2949-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. George" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Turner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2846-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Visser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3040-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3127-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDR8GZ7Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268548v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2046-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6NRJWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268506v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey L. Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.02.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM6VRQXV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Velde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3934" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Blossfeld" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schreiber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Liebsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnd Juergen Kuhn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct047" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.03.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T7FMSX3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268399v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Weiss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. M. Mason" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202587m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268279v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Isaac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Harmand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.12.071" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH95GSMS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betencourt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.11.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P4D8TG4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.07.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506076v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gerard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0903-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FP5DGW5C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647700v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G4NQ9XQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651772v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.175331" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vinicius da Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo de Moraes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Hamilton Abreu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2011.01867.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0935-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLJBZTBK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Merrer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0235-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFFG72J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658791v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/41ch-qa28" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658888v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq098" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666760v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia M. Michaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourane Larabi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.07.029" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J5F5K46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668824v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaignon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quesnoit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.06.032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ1QNQTM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.09.020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8L2G5G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655534v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tentscher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es900055k" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665203v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0042-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0R90RL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666007v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Marti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clairotte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9835-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81672E78D5152E6E9B5C59FD0E312CC6712869F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0063-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666321v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glyn Bengough" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vetterlein" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Young" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9885-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGP2KDFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653584v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664279v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Michaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chappellaz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9642-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A2A1EE3AFB2B9BF5F736531C989F5F459AEEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311796v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668047v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Drevon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9512-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D3CC10DCC6805E4E471DA04C7C4ACFCD55AA265/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Jones" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9774-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGNVNNF4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663977v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Travassac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Floch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Garnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9532-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2968F43FA2364C7D189A6DB8136E0F48509DA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665033v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9343-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9836EC7C1AB5966EB59FA28C2967C236FEE194B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668634v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9202-z" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M7QJ9Q2G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666727v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Marschner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-0057-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6S6MHPC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663482v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.041" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLKRT8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683063v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R. Gobran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Gregory" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01512.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683126v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hsuan Cheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Howieson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. O'Hara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L.J. Watkin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Souche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.04.017" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64XZC2GN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681222v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Casarin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Arvieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01093.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loosemore" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674118v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brechignac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025584016465" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QDQCPHT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679614v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682290v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaignon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Neira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herrmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669806v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Malta" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886145v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caixian Tang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zed Rengel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001161" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679491v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682301v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679968v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680771v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Fernandes-Barros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673432v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grignon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Souche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.4950230409" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689469v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689755v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet Marel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695594v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004485432261" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVMFP77B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698789v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Arvieu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004328815280" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5ACEFE608A8A06912BA444D05CF170704CA6E62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695295v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684745v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Gregory" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698199v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689758v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683984v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gilkes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689468v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Bolland" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697931v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coroneos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704076v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilkes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708255v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699503v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707616v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Niebes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708825v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701313v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701760v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728641v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mettauer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727661v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885182v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinsinger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885167v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742204v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie Laclau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680875v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657090v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos Soriano" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dezette" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750200v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638248v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537603v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919424v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737569v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940567v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750202v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736510v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Ruffe" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Furget Bretagnon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787921v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gatz-Miller" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nato Kerches Braghiere" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Andres Bea" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787920v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Ulrich Mayer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734636v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733680v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739151v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739464v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954913v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740654v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos-Soriano" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca San Segundo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269001v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797235v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tambour" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268844v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campguilhem" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268850v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190050v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190049v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190048v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268644v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cloutier-Hurteau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268689v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268638v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268643v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268849v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749193v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746184v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Toucet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748941v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747084v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748777v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lemal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750123v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748924v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Sim&#233;on" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746033v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746450v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754206v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756049v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751335v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753212v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754508v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cordier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guillere" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752771v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817166v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753155v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754377v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Saja" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751880v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756269v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cohan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Desclaux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757878v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753009v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garnier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752370v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751333v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190449v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756501v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821961v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175452v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diyab" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584250v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765946v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764830v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770580v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764970v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766761v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772404v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775094v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737293v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734974v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vimont" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Toussaint" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734515v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lyyti.fi/p/ESM2018_9358" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734514v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604222v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bell" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740136v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743988v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739636v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268826v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268834v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Shen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268845v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268825v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268851v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268707v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Montes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268842v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Sevenier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268843v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268841v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268639v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268653v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268635v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Courtois" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Visser" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilkinson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faget" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268640v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750457v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815342v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Domergue" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waseem" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guinberteau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833876v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848922v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N. Fernandes Barros" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664637v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1879/9782759238989/la-vie-cachee-des-sols" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817366v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-2855-6" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822144v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0032-079x/321/1-2/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251295v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bell" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Djalovic" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59197-7_5" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251292v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L Kovar" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59197-7_4" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251300v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D Ransom" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Thompson" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Florence" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59197-7_7" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02263692v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788041v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127968v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791516v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/guide-de-la-fertilisation-raisonnee-9782855574127.html" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785831v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795114v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118958841.ch13" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268560v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7927-3_2" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268631v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268624v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809300v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140917v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2857-0" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812100v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823555v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meyer" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29137.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(08)00404-5" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814107v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470175484.ch7" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834143v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahammedi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clairotte" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Benedetti" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00174908" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826730v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829287v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827185v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851563v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souchier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847465v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587409v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrec Rouelle" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576778v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852768v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828666v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>