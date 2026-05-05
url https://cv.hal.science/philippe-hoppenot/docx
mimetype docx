--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Hoppenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recherche en didactique des mathématiques & Enseignement à l'IUT d'Evry Val d'Essonne, département GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre élémentaire en première année universitaire. Comment remédier aux difficultés des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification of the effect of hamstrings lengthening in cerebral palsy children after single event multilevel surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Yepremian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.S39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving for Acting With Teleoperated Robots: Ecological Principles to Human-Robot Interaction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1460--1475. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2190400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet QuoVADis : aide à distance à la vie quotidienne pour des personnes atteintes de troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ozguler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of an assistive robot: three guidelines for designing shared control modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (3-4), pp.59--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.315--335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy of Approach for Seizure of An Assistive Mobile Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.222--235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une aide technique complexe et innovante ;application au projet ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.71--93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile arm for disabled people assistance manipulability measure for redundancy solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.33--54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-006-9064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic trajectory description in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparison of a classical method and a method using man - machine collaboration to exploit the redundancy of the robotized assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for indoor mobile robot localization using monocular vision and straight-line correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ait Aider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.229--246. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic environment representation by means of frescoes in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.527--537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de mécanismes d'anticipation visuo-motrice en téléopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (3), pp.209--233. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.673.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and control of a rehabilitation mobile robot by close human-machine cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.181--190. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7333.928578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolutions d’équations du premier degré en IUT GEII - ETM de référence des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE univ Strasbroug - LDAR univ Paris Cité, Jun 2022, Strasbourg, France. pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des ETM personnels d'étudiants non mathématiciens – Domaine de définition d'une fonction composée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Valparaiso, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil mathématique à l'université. Qu'en disent des étudiants de première année universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris-Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMAINE DE DEFINITION D'UNE FONCTION COMPOSEE POUR DES ETUDIANTS NON SCIENTIFIQUES EXEMPLE DE LA FONCTION LN(U(X)) EN IUT AU DEPARTEMENT QLIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kuzniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfort-Montbelliard, France. p. 297 à 311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’accompagnement personnel en seconde : une action d’aide méthodologique à l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion modeling for intelligent agents - Towards a unifying framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.70--73, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level assisted control mode based on SLAM for a remotely controlled robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clement Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.186--191, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Emotion Expression with Motion based on MACE-GRACE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain emotional rewards during human-robot interaction using music? Formulation and propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Artifical intelligence and soft computing: Part II (ICAISC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Zakopane, Poland. pp.247--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of a real robot taking into account transmission delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosdemouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Valenciennes, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération d'un robot d'assistance : trois principes pour l'élaboration de modes de commande partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuoVADis Project: Functionalities of the Robot and Data-Processing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.170-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale du simulateur du système de saisie et de manipulation d'objets à distance ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Closier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home robotic companion to assistance living for mild cognitive impairment elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igone Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent RObots and Systems (IROS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional Manipulability for Motion Coordination of an Assistive Mobile Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuMaN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tlemcen, Algeria. pp.23--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mobile manipulator arm by disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Plos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement Assistive of Technology in Europe (AAATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.510--514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi Agent controller for a mobile arm manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.292--299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like conception of a remote control robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC HMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seoul, South Korea. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparaison d'une méthode classique et d'une méthode utilisant la coopération homme-machine pour exploiter la redondance de l'assistant robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.121--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCD Method using VR and related techniques for designing complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual concept, Proceedings of Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.(Elec. Proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and mobile robotics: a first experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.437--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Arm for Disabled People Assistance Manipulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems and Information Technology (ICSIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Alger, Algeria. pp.624--629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: the role of human-like modes of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception bio-mimetique d'un système de téléopération dans l'optique d'une coopération Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space perception for remote controlled tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: Implementation of human-like visuo-motor synergies on a teleoperated mobile device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSUN's 20th Annual International Conference Technology and Persons with Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los Angeles, CA, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile platform configuration definition during grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.429--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence HANDICAP 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.a., pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach for a better remote control of an assistive robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote and Telerobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.191--220, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Hoppenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recherche en didactique des mathématiques & Enseignement à l'IUT d'Evry Val d'Essonne, département GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre élémentaire en première année universitaire. Comment remédier aux difficultés des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification of the effect of hamstrings lengthening in cerebral palsy children after single event multilevel surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Yepremian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.S39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving for Acting With Teleoperated Robots: Ecological Principles to Human-Robot Interaction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1460--1475. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2190400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet QuoVADis : aide à distance à la vie quotidienne pour des personnes atteintes de troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ozguler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of an assistive robot: three guidelines for designing shared control modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (3-4), pp.59--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.315--335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy of Approach for Seizure of An Assistive Mobile Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.222--235. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une aide technique complexe et innovante ;application au projet ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.71--93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile arm for disabled people assistance manipulability measure for redundancy solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.33--54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-006-9064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic trajectory description in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparison of a classical method and a method using man - machine collaboration to exploit the redundancy of the robotized assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for indoor mobile robot localization using monocular vision and straight-line correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ait Aider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.229--246. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic environment representation by means of frescoes in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.527--537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de mécanismes d'anticipation visuo-motrice en téléopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (3), pp.209--233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.673.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and control of a rehabilitation mobile robot by close human-machine cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.181--190. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7333.928578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolutions d’équations du premier degré en IUT GEII - ETM de référence des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE univ Strasbroug - LDAR univ Paris Cité, Jun 2022, Strasbourg, France. pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des ETM personnels d'étudiants non mathématiciens – Domaine de définition d'une fonction composée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Valparaiso, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil mathématique à l'université. Qu'en disent des étudiants de première année universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris-Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMAINE DE DEFINITION D'UNE FONCTION COMPOSEE POUR DES ETUDIANTS NON SCIENTIFIQUES EXEMPLE DE LA FONCTION LN(U(X)) EN IUT AU DEPARTEMENT QLIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kuzniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfort-Montbelliard, France. p. 297 à 311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’accompagnement personnel en seconde : une action d’aide méthodologique à l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion modeling for intelligent agents - Towards a unifying framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.70--73, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level assisted control mode based on SLAM for a remotely controlled robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clement Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.186--191, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Emotion Expression with Motion based on MACE-GRACE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain emotional rewards during human-robot interaction using music? Formulation and propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Artifical intelligence and soft computing: Part II (ICAISC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Zakopane, Poland. pp.247--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of a real robot taking into account transmission delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosdemouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Valenciennes, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération d'un robot d'assistance : trois principes pour l'élaboration de modes de commande partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuoVADis Project: Functionalities of the Robot and Data-Processing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.170-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale du simulateur du système de saisie et de manipulation d'objets à distance ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Closier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home robotic companion to assistance living for mild cognitive impairment elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igone Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent RObots and Systems (IROS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuMaN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tlemcen, Algeria. pp.23--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional Manipulability for Motion Coordination of an Assistive Mobile Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mobile manipulator arm by disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Plos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement Assistive of Technology in Europe (AAATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.510--514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi Agent controller for a mobile arm manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.292--299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like conception of a remote control robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC HMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seoul, South Korea. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparaison d'une méthode classique et d'une méthode utilisant la coopération homme-machine pour exploiter la redondance de l'assistant robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.121--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCD Method using VR and related techniques for designing complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual concept, Proceedings of Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.(Elec. Proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and mobile robotics: a first experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.437--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Arm for Disabled People Assistance Manipulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems and Information Technology (ICSIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Alger, Algeria. pp.624--629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: the role of human-like modes of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception bio-mimetique d'un système de téléopération dans l'optique d'une coopération Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space perception for remote controlled tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: Implementation of human-like visuo-motor synergies on a teleoperated mobile device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSUN's 20th Annual International Conference Technology and Persons with Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los Angeles, CA, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile platform configuration definition during grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.429--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence HANDICAP 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.a., pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach for a better remote control of an assistive robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote and Telerobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.191--220, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Sebsadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yepremian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.07.079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2190400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604446v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiar Nait-Chabane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.04.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-006-9064-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7333.928578" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha&#239;-Ha Dang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clement Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088582" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maseda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosdemouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villanueva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Closier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villanueva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delavaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goffart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Sebsadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yepremian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.07.079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X5JC2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2190400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiar Nait-Chabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-006-9064-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7333.928578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha&#239;-Ha Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clement Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088582" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maseda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosdemouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villanueva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Closier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delavaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goffart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>