--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Hoppenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recherche en didactique des mathématiques & Enseignement à l'IUT d'Evry Val d'Essonne, département GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre élémentaire en première année universitaire. Comment remédier aux difficultés des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification of the effect of hamstrings lengthening in cerebral palsy children after single event multilevel surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Yepremian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.S39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving for Acting With Teleoperated Robots: Ecological Principles to Human-Robot Interaction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1460--1475. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2190400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet QuoVADis : aide à distance à la vie quotidienne pour des personnes atteintes de troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ozguler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of an assistive robot: three guidelines for designing shared control modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (3-4), pp.59--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.315--335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy of Approach for Seizure of An Assistive Mobile Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.222--235. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une aide technique complexe et innovante ;application au projet ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.71--93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile arm for disabled people assistance manipulability measure for redundancy solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.33--54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-006-9064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic trajectory description in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparison of a classical method and a method using man - machine collaboration to exploit the redundancy of the robotized assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for indoor mobile robot localization using monocular vision and straight-line correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ait Aider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.229--246. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic environment representation by means of frescoes in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.527--537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de mécanismes d'anticipation visuo-motrice en téléopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (3), pp.209--233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.673.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and control of a rehabilitation mobile robot by close human-machine cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.181--190. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7333.928578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolutions d’équations du premier degré en IUT GEII - ETM de référence des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE univ Strasbroug - LDAR univ Paris Cité, Jun 2022, Strasbourg, France. pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des ETM personnels d'étudiants non mathématiciens – Domaine de définition d'une fonction composée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Valparaiso, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil mathématique à l'université. Qu'en disent des étudiants de première année universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris-Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMAINE DE DEFINITION D'UNE FONCTION COMPOSEE POUR DES ETUDIANTS NON SCIENTIFIQUES EXEMPLE DE LA FONCTION LN(U(X)) EN IUT AU DEPARTEMENT QLIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kuzniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfort-Montbelliard, France. p. 297 à 311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’accompagnement personnel en seconde : une action d’aide méthodologique à l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion modeling for intelligent agents - Towards a unifying framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.70--73, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level assisted control mode based on SLAM for a remotely controlled robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clement Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.186--191, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Emotion Expression with Motion based on MACE-GRACE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain emotional rewards during human-robot interaction using music? Formulation and propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Artifical intelligence and soft computing: Part II (ICAISC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Zakopane, Poland. pp.247--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of a real robot taking into account transmission delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosdemouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Valenciennes, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération d'un robot d'assistance : trois principes pour l'élaboration de modes de commande partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuoVADis Project: Functionalities of the Robot and Data-Processing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.170-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale du simulateur du système de saisie et de manipulation d'objets à distance ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Closier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home robotic companion to assistance living for mild cognitive impairment elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igone Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent RObots and Systems (IROS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuMaN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tlemcen, Algeria. pp.23--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional Manipulability for Motion Coordination of an Assistive Mobile Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mobile manipulator arm by disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Plos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement Assistive of Technology in Europe (AAATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.510--514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi Agent controller for a mobile arm manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.292--299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like conception of a remote control robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC HMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seoul, South Korea. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparaison d'une méthode classique et d'une méthode utilisant la coopération homme-machine pour exploiter la redondance de l'assistant robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.121--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCD Method using VR and related techniques for designing complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual concept, Proceedings of Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.(Elec. Proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and mobile robotics: a first experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.437--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Arm for Disabled People Assistance Manipulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems and Information Technology (ICSIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Alger, Algeria. pp.624--629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: the role of human-like modes of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception bio-mimetique d'un système de téléopération dans l'optique d'une coopération Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space perception for remote controlled tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: Implementation of human-like visuo-motor synergies on a teleoperated mobile device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSUN's 20th Annual International Conference Technology and Persons with Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los Angeles, CA, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile platform configuration definition during grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.429--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence HANDICAP 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.a., pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach for a better remote control of an assistive robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote and Telerobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.191--220, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Hoppenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recherche en didactique des mathématiques & Enseignement à l'IUT d'Evry Val d'Essonne, département GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre élémentaire en première année universitaire. Comment remédier aux difficultés des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification of the effect of hamstrings lengthening in cerebral palsy children after single event multilevel surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennour Sebsadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Yepremian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.S39. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2013.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving for Acting With Teleoperated Robots: Ecological Principles to Human-Robot Interaction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1460--1475. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2190400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet QuoVADis : aide à distance à la vie quotidienne pour des personnes atteintes de troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ozguler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.172-175. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of an assistive robot: three guidelines for designing shared control modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (3-4), pp.59--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.315--335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy of Approach for Seizure of An Assistive Mobile Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.222--235. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une aide technique complexe et innovante ;application au projet ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.71--93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile arm for disabled people assistance manipulability measure for redundancy solve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47, pp.33--54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-006-9064-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic trajectory description in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.157--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparison of a classical method and a method using man - machine collaboration to exploit the redundancy of the robotized assistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based method for indoor mobile robot localization using monocular vision and straight-line correspondences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ait Aider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.229--246. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic environment representation by means of frescoes in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.527--537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de mécanismes d'anticipation visuo-motrice en téléopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (3), pp.209--233. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.673.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and control of a rehabilitation mobile robot by close human-machine cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (2), pp.181--190. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7333.928578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolutions d’équations du premier degré en IUT GEII - ETM de référence des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE univ Strasbroug - LDAR univ Paris Cité, Jun 2022, Strasbourg, France. pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des ETM personnels d'étudiants non mathématiciens – Domaine de définition d'une fonction composée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Valparaiso, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil mathématique à l'université. Qu'en disent des étudiants de première année universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris-Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOMAINE DE DEFINITION D'UNE FONCTION COMPOSEE POUR DES ETUDIANTS NON SCIENTIFIQUES EXEMPLE DE LA FONCTION LN(U(X)) EN IUT AU DEPARTEMENT QLIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kuzniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Statistique Implicative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Belfort-Montbelliard, France. p. 297 à 311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d’accompagnement personnel en seconde : une action d’aide méthodologique à l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion modeling for intelligent agents - Towards a unifying framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.70--73, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level assisted control mode based on SLAM for a remotely controlled robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clement Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.186--191, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Emotion Expression with Motion based on MACE-GRACE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to gain emotional rewards during human-robot interaction using music? Formulation and propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Haï-Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Artifical intelligence and soft computing: Part II (ICAISC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Zakopane, Poland. pp.247--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote control of a real robot taking into account transmission delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grosdemouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Valenciennes, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléopération d'un robot d'assistance : trois principes pour l'élaboration de modes de commande partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuoVADis Project: Functionalities of the Robot and Data-Processing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Florence, Italy. pp.170-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale du simulateur du système de saisie et de manipulation d'objets à distance ARPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Closier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home robotic companion to assistance living for mild cognitive impairment elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igone Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE/RSJ International Conference on Intelligent RObots and Systems (IROS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. (elec. proc))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like conception of a remote control robotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC HMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seoul, South Korea. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to the maintenance in residence of the handicapped or old people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Baldinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HuMaN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tlemcen, Algeria. pp.23--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional Manipulability for Motion Coordination of an Assistive Mobile Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a mobile manipulator arm by disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Plos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement Assistive of Technology in Europe (AAATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Sebastian, Spain. pp.510--514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi Agent controller for a mobile arm manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.292--299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARPH: Comparaison d'une méthode classique et d'une méthode utilisant la coopération homme-machine pour exploiter la redondance de l'assistant robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDICAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.121--125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCD Method using VR and related techniques for designing complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual concept, Proceedings of Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.(Elec. Proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile platform configuration definition during grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.429--433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Arm for Disabled People Assistance Manipulability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khiar Nait-Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems and Information Technology (ICSIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Alger, Algeria. pp.624--629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: the role of human-like modes of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception bio-mimetique d'un système de téléopération dans l'optique d'une coopération Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and mobile robotics: a first experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lille, France. pp.437--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space perception for remote controlled tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance Robotics: Implementation of human-like visuo-motor synergies on a teleoperated mobile device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rybarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSUN's 20th Annual International Conference Technology and Persons with Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los Angeles, CA, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence HANDICAP 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.a., pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach for a better remote control of an assistive robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andriatrimoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote and Telerobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.191--220, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Sebsadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yepremian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.07.079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X5JC2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2190400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiar Nait-Chabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-006-9064-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7333.928578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha&#239;-Ha Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clement Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088582" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maseda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosdemouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villanueva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Closier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delavaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goffart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Sebsadji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yepremian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2013.07.079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X5JC2Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2190400" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baldinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khiar Nait-Chabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-006-9064-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rybarczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.673.0209" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7333.928578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ha&#239;-Ha Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clement Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088582" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maseda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosdemouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villanueva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Closier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delavaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goffart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>