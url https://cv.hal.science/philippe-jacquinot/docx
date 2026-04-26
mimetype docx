--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -3402,50 +3402,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La spiritualité comme levier de renoncement à la toute-puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Sciences Po Toulouse, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The virtues of humility and reverence as foundations of spiritual leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3454,155 +3536,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IBIMA Conference : International Business Information Management Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Ronda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La spiritualité comme levier de renoncement à la toute-puissance</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel modèle économique pour une entreprise commerciale d’inspiration anarchiste ? Le cas de Dionycoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Sciences Po Toulouse, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème Journée d’Etude en Contrôle de Gestion - "Le contrôle de gestion face à l’inconnu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC); Association des masters CGAO, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengthening the robustness of qualitative analysis results through a chi-square test: a proposal for systematization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th IBIMA Conference : International Business Information Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBIMA, Nov 2024, Grenada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle et autonomie : l’apport des 4 causes aristotéliciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). “Philosophie(s) et apprentissage(s)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérimentation sociale face au modèle de l’accélération : quel apprentissage, quel dépassement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). “Philosophie(s) et apprentissage(s)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité et sensibilité : une analyse de la construction d’une communauté professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3618,536 +3933,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects spirituels de la sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+                <w:t xml:space="preserve">hal-05517897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le concept d'intégrité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH). "Entre fragmentation et hybridation des mondes du travail quelle(s) GRH demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05517907v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing autonomy with Aristotle: the contribution of Greek thought to a contemporary management problem</w:t>
               </w:r>
@@ -4580,178 +4580,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’accountability à la confiance. Pour une phénoménologie de l’émergence du sentiment de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème congrès "Philosophie(s) du management". Management et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie de Sciences de Gestion (SPSG), Jun 2022, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susciter la responsabilité citoyenne du futur cadre grâce au triptyque anthropologique « recherche du bonheur – fragilité – dignité ». Un retour d’expérience sur dix années de cours mobilisant des cas filmés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes journées de pratique et de recherche MACCA. "Méthodes et Approches Créatives et Critiques de l'apprentissage et de la formation au management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia Business School; AIMS (Association Internationale de Management Stratégique), Jan 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539191v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03841450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité entre intégrité et bienveillance : une vision aristotélicienne</w:t>
               </w:r>
@@ -4800,178 +4800,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La coopération dans la confiance, une question d’effectifs ou de rencontre ? L’apport de l’analyse de la responsabilité de Paul Ricœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude IPC Paris - IAE de Metz. Les organisations, une question de taille ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPC Paris – Facultés Libres de Philosophie et Psychologie; IAE de Metz, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Face au risque d’opportunisme, contrôler toujours plus ou développer l’intégrité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée d’Étude en Contrôle de Gestion. "Contrôle, Sens et Responsabilités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632573v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03841350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management durable : état des lieux et perspectives</w:t>
               </w:r>
@@ -5637,411 +5637,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la colère individuelle à des dispositifs de dialogue responsables et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Vers une GRH responsible de l’alerte professionnelle”. 30ème Congrès de l'Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Bordeaux; Kedge Business School, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégrité en sciences de gestion. L’apport de la philosophie aristotélicienne à un concept en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès Philosophie(s) du Management. "Management de la vérité et vérité du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs sensibles : quand l’ajustement au malheur permet le témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée d’étude du GRT GRH et Recherches sensibles (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Integrity in Management Sciences: more than particular justice but less than morality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IBIMA Conference : International Business Information Management Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Madrid, Spain. pp.772-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégrité, un sujet d'investigation pour le contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’Association Francophone de Comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267468v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04267473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity in management sciences: moving beyond the normative versus positive opposition</w:t>
               </w:r>
@@ -6159,50 +6159,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes en entreprises adaptées : quel comportement organisationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bonheur au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Handiréseau, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la colère fait tomber les masques, bilan de 4 ans d’usages inédits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6211,73 +6293,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAN 2016 : Festival d’Automne du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Universités pour le développement de l’enseignement Numérique en Economie et Gestion (AUNEGE), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes handicapées, quels apports à l’entreprise ? Une étude scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6293,155 +6375,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence lors de la présentation du Baromètre d'Activité 2015 (Sénat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cap Emplois - Cheops, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la bienveillance individuelle, focus sur la gouvernance des CE : une recherche exploratoiresur les facteurs explicatifs des fraudes dans les CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Strtak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bonheur au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Handiréseau, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la source des conflits collectifs, un déficit de justice interpersonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADERSE 2011 : 8ème Congrès International de l'ADERSE. "RSE et Gouvernance mondiale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l’Enseignement et de la Recherche sur la Responsabilité Sociale de l’Entreprise (ADERSE), Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'attachement à la performance : un modèle et son illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6457,155 +6647,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée de recherche du CEDAG-gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Européen de Droit des Affaires et Gestion (CEDAG), May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'occuper de la fragilité de l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6621,165 +6729,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche du L@REM. "Gérer autrement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L@REM - Université d'Evry Val d'Essonne, Jun 2011, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275162v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04275155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraud diffusion in firms: the case of tacit collusion</w:t>
               </w:r>
@@ -6910,50 +6910,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une SEM au risque de la déloyauté, une analyse du mécanisme de diffusion de la fraude en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Strtak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée EBEN France. "Transparence, fiabilité et confidentialité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du collectif à la communauté de travail : attachement et performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS 2009 : XVIIIe conférence de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’attachement à la mobilisation : trois cas de collectifs de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée des cas pédagogiques en gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une analyse du mécanisme de diffusion de la fraude en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6975,316 +7234,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Dérives éthiques de l’entreprise »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut supérieur de commerce de Paris (ISC), Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275347v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04275365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité et dévouement au service d’une communauté de travail</w:t>
               </w:r>
@@ -7742,477 +7742,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intégrité - Partie 2 - Une source de la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégrité - Partie 1 - Définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérer l'autonomie avec Aristote - Partie 1 : 4 causalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Anere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04295981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer l'autonomie avec Aristote - Partie 2 : 4 types de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Anere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégrité - Partie 3 - Lien avec la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer l'autonomie avec Aristote - Partie 3 : 4 niveaux d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Anere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313656v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04272182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8367,51 +8367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.146.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.031.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.052.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.012.0083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.231.103-116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VJ5S95XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Strtak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.104.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sukhomlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.343.0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003640912-29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-equality-equity-diversity-and-inclusion-9781800886360.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.joyea.2022.01.0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48352-8_60-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311409628-grh-et-questions-sensibles-en-entreprise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.henne.2021.01.0243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bende.2018.01.0238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267463v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Anere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272114v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.146.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.031.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.052.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.012.0083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.231.103-116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VJ5S95XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Strtak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.104.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sukhomlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.343.0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003640912-29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-equality-equity-diversity-and-inclusion-9781800886360.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.joyea.2022.01.0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48352-8_60-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311409628-grh-et-questions-sensibles-en-entreprise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.henne.2021.01.0243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bende.2018.01.0238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Anere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>