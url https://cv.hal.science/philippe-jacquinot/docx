--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1471,50 +1471,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dévouement, facteur de succès des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'études de la Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion : l’efficacité par l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1523,139 +1605,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 264, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271117v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04271119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les employés handicapés en France : leçons d'intégration</w:t>
               </w:r>
@@ -3402,50 +3402,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The virtues of humility and reverence as foundations of spiritual leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th IBIMA Conference : International Business Information Management Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ronda, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La spiritualité comme levier de renoncement à la toute-puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3454,139 +3536,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Sciences Po Toulouse, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517910v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05517917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle économique pour une entreprise commerciale d’inspiration anarchiste ? Le cas de Dionycoop</w:t>
               </w:r>
@@ -3717,191 +3717,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle et autonomie : l’apport des 4 causes aristotéliciennes</w:t>
+                <w:t xml:space="preserve">Une expérimentation sociale face au modèle de l’accélération : quel apprentissage, quel dépassement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). “Philosophie(s) et apprentissage(s)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669902v1</w:t>
+                <w:t xml:space="preserve">hal-04669899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation sociale face au modèle de l’accélération : quel apprentissage, quel dépassement ?</w:t>
+                <w:t xml:space="preserve">Contrôle et autonomie : l’apport des 4 causes aristotéliciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Janand</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). “Philosophie(s) et apprentissage(s)”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669899v1</w:t>
+                <w:t xml:space="preserve">hal-04669902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité et sensibilité : une analyse de la construction d’une communauté professionnelle</w:t>
               </w:r>
@@ -4951,165 +4951,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intégrité : de l'extériorité à l'intériorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche "Spiritualité et management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Assas-Panthéon, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management durable : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Campus durable”, Fête de la science 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Evry Val d'Essonne, Oct 2022, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270235v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04269565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility and trust</w:t>
               </w:r>
@@ -5171,112 +5171,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie et responsabilité. Pour une anthropologie de la confiance en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Autonomie en entreprise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Histoire de la Philosophie (IHP), Mar 2021, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La confiance comme volonté de se rendre vulnérable : une définition intrigante éclairée à la lumière de la philosophie de Paul Ricœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IBIMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Business Information Management Association, Nov 2021, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et confiance, pour une phénoménologie de la responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5292,155 +5374,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2021 : 32ème congrès de l'Association Francophone de Gestion des Ressources Humaines. Mutations de l'environnement, mutations des organisations, mutations de la GRH ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autonomie et responsabilité. Pour une anthropologie de la confiance en entreprise</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence de la dimension communautaire de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Autonomie en entreprise"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Histoire de la Philosophie (IHP), Mar 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès annuel de la SPSG (Société de Philosophie des Sciences de Gestion). "Philosophie(s) du management : pourquoi philosopher en sciences de gestion?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la performance : quelles réalités pour les handicaps invisibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5456,139 +5538,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du handicap invisible à la situation personnelle handicapante, du droit aux réalités managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire « Vivre ensemble » de la fondation de l’Université Rennes 1, Nov 2020, Rennes (évènement en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844606v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03440537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité managériale : un étayage de la pensée de Michael Jensen grâce à la phénoménologie de Paul Ricœur</w:t>
               </w:r>
@@ -5719,50 +5719,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acteurs sensibles : quand l’ajustement au malheur permet le témoignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée d’étude du GRT GRH et Recherches sensibles (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intégrité en sciences de gestion. L’apport de la philosophie aristotélicienne à un concept en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5771,139 +5853,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Philosophie(s) du Management. "Management de la vérité et vérité du management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267473v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04269629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity in Management Sciences: more than particular justice but less than morality</w:t>
               </w:r>
@@ -6241,50 +6241,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les personnes handicapées, quels apports à l’entreprise ? Une étude scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence lors de la présentation du Baromètre d'Activité 2015 (Sénat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap Emplois - Cheops, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la colère fait tomber les masques, bilan de 4 ans d’usages inédits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6293,139 +6375,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAN 2016 : Festival d’Automne du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Universités pour le développement de l’enseignement Numérique en Economie et Gestion (AUNEGE), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271107v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04271109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de la bienveillance individuelle, focus sur la gouvernance des CE : une recherche exploratoiresur les facteurs explicatifs des fraudes dans les CE</w:t>
               </w:r>
@@ -8367,51 +8367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.146.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.031.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.052.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.012.0083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.231.103-116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VJ5S95XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Strtak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.104.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sukhomlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.343.0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003640912-29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-equality-equity-diversity-and-inclusion-9781800886360.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.joyea.2022.01.0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48352-8_60-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311409628-grh-et-questions-sensibles-en-entreprise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.henne.2021.01.0243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bende.2018.01.0238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Anere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667380v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844564v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.146.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.031.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.052.0365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.012.0083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.231.103-116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VJ5S95XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.253.0061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.121.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Strtak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.104.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sukhomlin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.343.0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003640912-29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-equality-equity-diversity-and-inclusion-9781800886360.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.joyea.2022.01.0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48352-8_60-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311409628-grh-et-questions-sensibles-en-entreprise" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.henne.2021.01.0243" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.bende.2018.01.0238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gu&#233;ry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272182v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Anere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>