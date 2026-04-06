--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -346,217 +346,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Null-controllability of the Generalized Baouendi-Grushin heat like equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245179v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oversampling and Donoho-Logan type theorems in model spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49, pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058822v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04245179v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNIQUENESS OF PHASE RETRIEVAL FROM THREE MEASUREMENTS</w:t>
               </w:r>
@@ -724,51 +724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE EFFECT OF ZERO-FLIPPING ON THE STABILITY OF THE PHASE RETRIEVAL PROBLEM IN THE PALEY-WIENER CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,51 +828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCENTRATION ESTIMATES FOR FINITE EXPANSIONS OF SPHERICAL HARMONICS ON TWO-POINT HOMOGENEOUS SPACES VIA THE LARGE SIEVE PRINCIPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar sampling sets for the short-time Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.479-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1560,51 +1560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost Everywhere Convergence of Prolate Spheroidal Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, pp.467-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1642,51 +1642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval for wide-band signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (4), pp.1301-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2163,222 +2163,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On unique continuation for solutions of the Schrödinger equation on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-019-00896-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547119v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mean convergence of prolate spheroidal series and their extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boulsane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Souabni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 277, pp.108295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755912v3</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01547119v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Heisenberg uniqueness pairs to properties of the Helmholtz and Laplace equations</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical system approach to Heisenberg Uniqueness Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.273-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4307,57 +4307,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distances sets that are a shift of the integers and Fourier basis for planar convex sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Iosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Matematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-008-7187-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An efficient algorithm for positive realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Czaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,148 +4463,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.doi:10.1016/j.sysconle.2007.11.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121228v2</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00175046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarov's uncertainty principles in higher dimension</w:t>
               </w:r>
@@ -5870,51 +5870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Littlewood problem and non-harmonic Fourier series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5965,51 +5965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Retrieval for Wide Band Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,51 +6883,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6949,579 +6949,680 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curved Ingham inequalities and observability of the toroidal Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard H Haak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of Hermite expansions in modulation spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Three Balls Inequality for Discrete Schrödinger Operators on Certain Periodic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernández-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Wiener's Lemma on locally compact abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty Principle, annihilating pairs and Fourier restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Iosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Mayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On L1-norms for non-harmonic trigonometric polynomials with sparse frequencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Convergence of Hermite expansions in modulation spaces</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero-free regions of radar ambiguity functions and moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7531,130 +7632,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of almost time and band limited functions I: Hermite expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Kerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Spektor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] imb. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7664,105 +7765,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'analyse harmonique réelle et complexe et à ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université d'Orléans, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00161488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7909,51 +8010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Gosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rathmair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245179v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10045-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-022-09946-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-021-00008-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901575v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fernandez-Bertolin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador P&#233;rez-Esteva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788720000026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147705v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-020-09503-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898240v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Negreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Aldroubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Gr&#246;chenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiu Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Krishtal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-021-00617-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pravda-Starov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm191205-12-10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915470v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Malinnikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755912v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boulsane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souabni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547119v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-019-00896-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634903v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.09.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Lyubarskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317117v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D. Wick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103583v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135199v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Spektor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matolcsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.01.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2012.708868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Powell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368627v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.01.038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dziubanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#243;ra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/24/245305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Matolcsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard R&#233;vesz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9057-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121228v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czaja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Iosevich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-008-7187-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2007.04.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihahilis N. Kolountzakis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roginskaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Domenichino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2010.5494619" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446518v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fern&#225;ndez-Bertolin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iosevich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Mayeli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080459v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018357v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Gosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rathmair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245179v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10045-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-022-09946-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-021-00008-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901575v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fernandez-Bertolin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador P&#233;rez-Esteva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788720000026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147705v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-020-09503-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898240v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Negreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Aldroubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Gr&#246;chenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiu Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Krishtal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-021-00617-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pravda-Starov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm191205-12-10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915470v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Malinnikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547119v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-019-00896-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755912v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boulsane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souabni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634903v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.09.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Lyubarskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317117v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D. Wick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103583v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135199v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Spektor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matolcsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.01.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2012.708868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Powell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368627v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.01.038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dziubanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#243;ra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/24/245305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Matolcsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard R&#233;vesz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9057-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Iosevich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-008-7187-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121228v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czaja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2007.04.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihahilis N. Kolountzakis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roginskaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Domenichino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2010.5494619" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H Haak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fern&#225;ndez-Bertolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iosevich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Mayeli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080459v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018357v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>