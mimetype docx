--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,5623 +66,6016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabor phase retrieval via semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rathmair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.245--311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Three Balls Inequality for Discrete Schrödinger Operators on Certain Periodic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernández-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Wiener's Lemma on locally compact abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty Principle, annihilating pairs and Fourier restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Iosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Mayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null-controllability of the Generalized Baouendi-Grushin heat like equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.Article 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245179v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On L1-norms for non-harmonic trigonometric polynomials with sparse frequencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.Article 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uncertainty principle for solutions of the Schrödinger equation on the Heisenberg group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnath Gosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2025, 153, pp.3795-3809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oversampling and Donoho-Logan type theorems in model spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Rathmair</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058822v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM INGHAM TO NAZAROV'S INEQUALITY: A SURVEY ON SOME TRIGONOMETRIC INEQUALITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.12-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Null-controllability of the Generalized Baouendi-Grushin heat like equations</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNIQUENESS OF PHASE RETRIEVAL FROM THREE MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rathmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (4), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10444-023-10045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Observation on the Uncertainty Principle for the Fractional Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00041-022-09946-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE EFFECT OF ZERO-FLIPPING ON THE STABILITY OF THE PHASE RETRIEVAL PROBLEM IN THE PALEY-WIENER CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 198 (4), pp.757-776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00605-022-01716-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCENTRATION ESTIMATES FOR FINITE EXPANSIONS OF SPHERICAL HARMONICS ON TWO-POINT HOMOGENEOUS SPACES VIA THE LARGE SIEVE PRINCIPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43670-021-00008-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An uncertainty principle for solutions of the Schrödinger equation on H-type groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Australian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1446788720000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar sampling sets for the short-time Fourier transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.479-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00365-020-09503-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nyquist sampling rate for spiraling curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Negreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.198-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acha.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898240v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Asymptotic behaviour of the spectrum of the Sinc Kernel Operator and Related Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.033511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5140496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling the flow of a bandlimited function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Aldroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Krishtal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.9241-9275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12220-021-00617-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral inequality for finite combinations of Hermite functions and null-controllability of hypoelliptic quadratic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Pravda-Starov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 260 (1), pp.1-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4064/sm191205-12-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost Everywhere Convergence of Prolate Spheroidal Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, pp.467-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval for wide-band signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving and oblique observations of beams and plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilmos Komornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Equations &amp; Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.447-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/eect.2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CRAMER-WOLD THEOREM ON QUADRATIC SURFACES AND HEISENBERG UNIQUENESS PAIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.117-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeros of the Wigner Distribution and the Short-Time Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.723-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative estimates of sampling constants in model spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (4), pp.1301-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean convergence of prolate spheroidal series and their extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boulsane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Souabni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.108295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755912v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling theorem for functions in Besov spaces on spaces of homogeneous type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Negreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.1571-1582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On unique continuation for solutions of the Schrödinger equation on trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10231-019-00896-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547119v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boulsane</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Heisenberg uniqueness pairs to properties of the Helmholtz and Laplace equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469 (1), pp.202-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2018.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamical system approach to Heisenberg Uniqueness Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.273-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921685v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniqueness results for discrete Shrödinger evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Lyubarskii</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Souabni</w:t>
+                <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.949-966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density of the span of powers of a function à la Müntz-Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lower bounds for the dyadic Hilbert transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett D. Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.265-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317117v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phase retrieval problem for solutions of the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.Article 105007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zak Transform and non-uniqueness in an extension of Pauli's phase retrieval problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.185-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An uncertainty principle and sampling inequalities in Besov spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.768-786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135199v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE APPROXIMATION OF ALMOST TIME AND BAND LIMITED FUNCTIONS BY THEIR EXPANSION IN SOME ORTHOGONAL POLYNOMIALS BASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazek Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Spektor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Approximation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.41-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE EXISTENCE OF FLAT ORTHOGONAL MATRICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matolcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.179-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniqueness results in an extension of Pauli's phase retrieval problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.413-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2014.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty principles for integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.197--220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Logvinenko-Sereda Theorem for the Fourier-Bessel transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.470-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-frequency concentration of generating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139, pp.3279-3290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong annihilating pairs for the Fourier-Bessel transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 377, pp.501-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10652469.2012.708868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On uncertainty principles in the finite dimensional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 435, pp.751--768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2011.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368627v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Fourier transform of the symmetric decreasing rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.53-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A characterization of Fourier transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118, pp.569-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributions that are convolvable with generalized Poisson kernel of solvable extensions of homogeneous Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Damek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Dziubanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.31-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generalized Pauli problem and an infinite family of MUB-triplets in dimension 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matolcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Móra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Szöllösi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (24), pp.245305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/24/245305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the extremal rays of the cone of positive, positive definite functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maté Matolcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilard Révesz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.561-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-008-9057-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spherical ergodic theorem revisited.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expositiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.257-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient algorithm for positive realizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Czaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maté Matolcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.doi:10.1016/j.sysconle.2007.11.001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121228v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distances sets that are a shift of the integers and Fourier basis for planar convex sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Iosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Matematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-008-7187-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarov's uncertainty principles in higher dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Approximation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016/j.jat.2007.04.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jat.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete radar ambiguity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016/j.acha.2007.04.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2007.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty principles for orthonormal sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 277, pp.108295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108295⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 243, pp.611-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2006.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximum boundary regularity of bounded Hua-harmonic functions on tube domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Buraczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Damek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Hulanicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.457-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic Functions on the Real Hyperbolic Ball II : Hardy and Lipschitz Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134, pp.273-301</w:t>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 268, pp.50-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uniqueness results for discrete Shrödinger evolution</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of functions from their triple correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihahilis N. Kolountzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Math</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.149-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermite functions and uncertainty principles for the Fourier and the windowed Fourier transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34, pp.949-966</w:t>
+              <w:t xml:space="preserve">, 2003, 19, pp.23-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Density of the span of powers of a function à la Müntz-Szasz</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary behaviour of M-harmonic functions and non-isotropic Hausdorff measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilona Simon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Roginskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 134, pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimations du noyau de Green, propriété de valeur moyenne et géométrie des boules hyperboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Domenichino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brett D. Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, pp.265-284</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, No 12 pp1053-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The phase retrieval problem for solutions of the Helmholtz equation</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic functions on classical rank one balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.Article 105007</w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.685-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensor Products and p-induction of Representations on Banach Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42, pp.185-201</w:t>
+              <w:t xml:space="preserve">Collectanea Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51, No 1 pp 83-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An uncertainty principle and sampling inequalities in Besov spaces</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe d'incertitude qualitatif et reconstruction de phase pour la transformée de Wigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 237, pp.249-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic Functions on the Real Hyperbolic Ball I : Boundary Values and Atomic Decompositions of Hardy Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 80, pp.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Retrieval Techniques for Radar Ambiguity Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22, pp.768-786</w:t>
+              <w:t xml:space="preserve">, 1999, 5, pp.313-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...2592 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5692,946 +6085,946 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign retrieval in spaces of variable bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval for solutions of the Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SampTA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Littlewood problem and non-harmonic Fourier series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SampTA2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yale University, 2023, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Retrieval for Wide Band Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling over spiraling curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Negreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling theorem for functions in Besov spaces on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Negreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase retrieval for solutions of the Shrödinger and Helmholtz equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining point distributions from their projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phase retrieval problem for the Radar Ambiguity Function and vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Radar Conference "Global Innovation in Radar"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Washington, France. pp.230 - 235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADAR.2010.5494619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty principles for orthonormal bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire d'equations aux derivees partielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Palayseau, France. expose XV, 21 fevrier 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéros de fonctions holomorphes et contre-exemples en théorie des radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6641,932 +7034,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and Their Applications: Conference Proceedings, Bordeaux, June 1-4, 2015 Theta Foundation International Book Series of Mathematical Texts 22,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorèmes ergodiques des actions de groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anantharaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Anker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Babillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Enseignement Mathématique. 41, 2010, Monographies de L'Enseignement Mathématiques, 978-2-940264-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate null-controllability of discrete heat equations with potentials on lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of Hermite expansions in modulation spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curved Ingham inequalities and observability of the toroidal Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard H Haak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549390v1</w:t>
-              </w:r>
-[...438 lines deleted...]
-                <w:t xml:space="preserve">hal-04693696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-free regions of radar ambiguity functions and moments</w:t>
               </w:r>
@@ -7659,77 +7687,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of almost time and band limited functions I: Hermite expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Kerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Spektor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] imb. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,51 +8038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Gosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rathmair" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314308v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245179v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10045-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-022-09946-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-021-00008-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901575v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fernandez-Bertolin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador P&#233;rez-Esteva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788720000026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147705v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-020-09503-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898240v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Negreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.01.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Aldroubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Gr&#246;chenig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiu Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Krishtal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-021-00617-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pravda-Starov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm191205-12-10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068985v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915470v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Malinnikova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547119v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-019-00896-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755912v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boulsane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souabni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634903v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.09.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Lyubarskii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317117v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D. Wick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103583v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135199v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Spektor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matolcsi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.01.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2012.708868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Powell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368627v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.01.038" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dziubanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#243;ra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/24/245305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Matolcsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard R&#233;vesz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9057-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Iosevich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-008-7187-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121228v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czaja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2007.04.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005815v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihahilis N. Kolountzakis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roginskaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Domenichino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007481v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104104v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2010.5494619" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007482v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H Haak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fern&#225;ndez-Bertolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iosevich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Mayeli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080459v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018357v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rathmair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fern&#225;ndez-Bertolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iosevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Mayeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245179v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Gosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10045-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-022-09946-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-021-00008-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901575v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fernandez-Bertolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador P&#233;rez-Esteva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788720000026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147705v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-020-09503-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898240v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Negreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.01.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Aldroubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Gr&#246;chenig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiu Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Krishtal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-021-00617-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pravda-Starov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm191205-12-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068985v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915470v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Malinnikova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755912v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boulsane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souabni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547119v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-019-00896-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634903v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Lyubarskii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317117v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D. Wick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103583v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135199v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Spektor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matolcsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Powell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2012.708868" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368627v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.01.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dziubanski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#243;ra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/24/245305" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Matolcsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard R&#233;vesz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9057-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121228v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czaja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Iosevich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-008-7187-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2007.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihahilis N. Kolountzakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roginskaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Domenichino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2010.5494619" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H Haak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080459v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018357v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>