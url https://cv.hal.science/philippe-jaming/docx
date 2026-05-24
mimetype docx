--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -100,5699 +100,5699 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Three Balls Inequality for Discrete Schrödinger Operators on Certain Periodic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernández-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Wiener's Lemma on locally compact abelian groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, pp.61-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty Principle, annihilating pairs and Fourier restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Iosevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azita Mayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabor phase retrieval via semidefinite programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rathmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 26, pp.245--311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On the Three Balls Inequality for Discrete Schrödinger Operators on Certain Periodic Graphs</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null-controllability of the Generalized Baouendi-Grushin heat like equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aingeru Fernández-Bertolin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.Article 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Wiener's Lemma on locally compact abelian groups</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245179v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On L1-norms for non-harmonic trigonometric polynomials with sparse frequencies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 126, pp.61-70</w:t>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.Article 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty principle for solutions of the Schrödinger equation on the Heisenberg group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somnath Gosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 153, pp.3795-3809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FROM INGHAM TO NAZAROV'S INEQUALITY: A SURVEY ON SOME TRIGONOMETRIC INEQUALITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.12-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oversampling and Donoho-Logan type theorems in model spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.167-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058822v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNIQUENESS OF PHASE RETRIEVAL FROM THREE MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rathmair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-023-10045-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simple Observation on the Uncertainty Principle for the Fractional Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-022-09946-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE EFFECT OF ZERO-FLIPPING ON THE STABILITY OF THE PHASE RETRIEVAL PROBLEM IN THE PALEY-WIENER CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198 (4), pp.757-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-022-01716-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCENTRATION ESTIMATES FOR FINITE EXPANSIONS OF SPHERICAL HARMONICS ON TWO-POINT HOMOGENEOUS SPACES VIA THE LARGE SIEVE PRINCIPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43670-021-00008-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An uncertainty principle for solutions of the Schrödinger equation on H-type groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1446788720000026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901575v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planar sampling sets for the short-time Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.479-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00365-020-09503-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147705v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nyquist sampling rate for spiraling curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Negreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.198-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2020.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898240v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Asymptotic behaviour of the spectrum of the Sinc Kernel Operator and Related Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazek Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.033511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5140496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling the flow of a bandlimited function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Aldroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Krishtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.9241-9275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12220-021-00617-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral inequality for finite combinations of Hermite functions and null-controllability of hypoelliptic quadratic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Pravda-Starov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260 (1), pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm191205-12-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase retrieval for wide-band signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068086v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Uncertainty Principle, annihilating pairs and Fourier restriction</w:t>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124457v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving and oblique observations of beams and plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azita Mayeli</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilmos Komornik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution Equations &amp; Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.447-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2020013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068985v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE CRAMER-WOLD THEOREM ON QUADRATIC SURFACES AND HEISENBERG UNIQUENESS PAIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.117-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeros of the Wigner Distribution and the Short-Time Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.723-744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915470v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative estimates of sampling constants in model spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (4), pp.1301-1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almost Everywhere Convergence of Prolate Spheroidal Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.467-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sampling theorem for functions in Besov spaces on spaces of homogeneous type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Negreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.1571-1582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On unique continuation for solutions of the Schrödinger equation on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-019-00896-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547119v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean convergence of prolate spheroidal series and their extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boulsane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Souabni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.108295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2019.108295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755912v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Heisenberg uniqueness pairs to properties of the Helmholtz and Laplace equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aingeru Fernandez-Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Gröchenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469 (1), pp.202-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2018.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634903v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniqueness results for discrete Shrödinger evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii Lyubarskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.949-966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density of the span of powers of a function à la Müntz-Szasz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lower bounds for the dyadic Hilbert transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett D. Wick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.265-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317117v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamical system approach to Heisenberg Uniqueness Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.273-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921685v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phase retrieval problem for solutions of the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.Article 105007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An uncertainty principle and sampling inequalities in Besov spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Malinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.768-786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135199v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE APPROXIMATION OF ALMOST TIME AND BAND LIMITED FUNCTIONS BY THEIR EXPANSION IN SOME ORTHOGONAL POLYNOMIALS BASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazek Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Spektor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Approximation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.41-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zak Transform and non-uniqueness in an extension of Pauli's phase retrieval problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.185-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE EXISTENCE OF FLAT ORTHOGONAL MATRICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matolcsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2015, 147, pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty principles for integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.Article 43</w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.197--220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On L1-norms for non-harmonic trigonometric polynomials with sparse frequencies.</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniqueness results in an extension of Pauli's phase retrieval problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Yunlei Wang</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.413-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2014.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Logvinenko-Sereda Theorem for the Fourier-Bessel transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.470-484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong annihilating pairs for the Fourier-Bessel transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 377, pp.501-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10652469.2012.708868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-frequency concentration of generating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139, pp.3279-3290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On uncertainty principles in the finite dimensional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saifallah Ghobber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 435, pp.751--768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2011.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368627v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Fourier transform of the symmetric decreasing rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61, pp.53-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A characterization of Fourier transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118, pp.569-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributions that are convolvable with generalized Poisson kernel of solvable extensions of homogeneous Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Damek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Dziubanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Pérez-Esteva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.31-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generalized Pauli problem and an infinite family of MUB-triplets in dimension 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matolcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Móra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Szöllösi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (24), pp.245305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/24/245305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the extremal rays of the cone of positive, positive definite functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maté Matolcsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilard Révesz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23, pp.Article 31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 15, pp.561-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-008-9057-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uncertainty principle for solutions of the Schrödinger equation on the Heisenberg group</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spherical ergodic theorem revisited.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somnath Gosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 153, pp.3795-3809</w:t>
+              <w:t xml:space="preserve">Expositiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.257-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anton Baranov</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distances sets that are a shift of the integers and Fourier basis for planar convex sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Iosevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Fennici Mathematici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Matematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-008-7187-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient algorithm for positive realizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Czaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chadi Saba</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maté Matolcsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.12-76</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.doi:10.1016/j.sysconle.2007.11.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121228v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete radar ambiguity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garrigos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rathmair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-023-10045-z⟩</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016/j.acha.2007.04.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Simple Observation on the Uncertainty Principle for the Fractional Fourier Transform</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty principles for orthonormal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander M. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00041-022-09946-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243, pp.611-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2006.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ON THE EFFECT OF ZERO-FLIPPING ON THE STABILITY OF THE PHASE RETRIEVAL PROBLEM IN THE PALEY-WIENER CLASS</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarov's uncertainty principles in higher dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Rolando Perez</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Approximation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.doi:10.1016/j.jat.2007.04.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jat.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic Functions on the Real Hyperbolic Ball II : Hardy and Lipschitz Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 268, pp.50-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximum boundary regularity of bounded Hua-harmonic functions on tube domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Buraczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Damek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Hulanicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.457-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of functions from their triple correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihahilis N. Kolountzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New York Journal of Math</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.149-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermite functions and uncertainty principles for the Fourier and the windowed Fourier transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.23-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary behaviour of M-harmonic functions and non-isotropic Hausdorff measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Roginskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 198 (4), pp.757-776. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 134, pp.217-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CONCENTRATION ESTIMATES FOR FINITE EXPANSIONS OF SPHERICAL HARMONICS ON TWO-POINT HOMOGENEOUS SPACES VIA THE LARGE SIEVE PRINCIPLE</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonic functions on classical rank one balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Speckbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampling Theory, Signal Processing, and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.685-702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...4348 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations du noyau de Green, propriété de valeur moyenne et géométrie des boules hyperboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Domenichino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 332, No 12 pp1053-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007480v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00005821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor Products and p-induction of Representations on Banach Spaces</w:t>
               </w:r>
@@ -6112,51 +6112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign retrieval in spaces of variable bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6263,51 +6263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Littlewood problem and non-harmonic Fourier series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Saba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6339,217 +6339,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Retrieval for Wide Band Signals</w:t>
+                <w:t xml:space="preserve">Sampling over spiraling curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Negreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436171v1</w:t>
+                <w:t xml:space="preserve">hal-02436173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling over spiraling curves</w:t>
+                <w:t xml:space="preserve">Phase Retrieval for Wide Band Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Luis Romero</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Perez Iii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPTA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436173v1</w:t>
+                <w:t xml:space="preserve">hal-02436171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling theorem for functions in Besov spaces on the sphere</w:t>
               </w:r>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garrigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,77 +7048,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and Their Applications: Conference Proceedings, Bordeaux, June 1-4, 2015 Theta Foundation International Book Series of Mathematical Texts 22,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Kupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,57 +7310,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convergence of Hermite expansions in modulation spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Speckbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curved Ingham inequalities and observability of the toroidal Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard H Haak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approximate null-controllability of discrete heat equations with potentials on lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,233 +7544,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549340v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-05549390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-free regions of radar ambiguity functions and moments</w:t>
               </w:r>
@@ -7713,51 +7713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazek Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Kerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Spektor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] imb. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,51 +8038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rathmair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fern&#225;ndez-Bertolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iosevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Mayeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245179v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Gosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10045-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-022-09946-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-021-00008-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901575v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fernandez-Bertolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador P&#233;rez-Esteva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788720000026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147705v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-020-09503-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898240v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Negreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.01.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Aldroubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Gr&#246;chenig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiu Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Krishtal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-021-00617-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pravda-Starov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm191205-12-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068985v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915470v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Malinnikova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755912v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boulsane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souabni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547119v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-019-00896-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634903v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Lyubarskii" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317117v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D. Wick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103583v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135199v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Spektor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matolcsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Powell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2012.708868" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368627v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.01.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dziubanski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#243;ra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/24/245305" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Matolcsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard R&#233;vesz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9057-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121228v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czaja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Iosevich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-008-7187-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2007.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihahilis N. Kolountzakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roginskaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Domenichino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2010.5494619" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H Haak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080459v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018357v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaming" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fern&#225;ndez-Bertolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kellay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez Iii" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Iosevich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Mayeli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rathmair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245179v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlei Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Saba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Gosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058822v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baranov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Speckbacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10045-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-022-09946-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-022-01716-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43670-021-00008-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901575v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aingeru Fernandez-Bertolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador P&#233;rez-Esteva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446788720000026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147705v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-020-09503-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898240v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Negreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2020.01.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Karoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140496" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Aldroubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Gr&#246;chenig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiu Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Krishtal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-021-00617-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pravda-Starov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm191205-12-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124457v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068985v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2020013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915470v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Malinnikova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547119v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-019-00896-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755912v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boulsane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souabni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2019.108295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634903v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Lyubarskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317117v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett D. Wick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921685v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135199v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Spektor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103583v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andreys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matolcsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifallah Ghobber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652469.2012.708868" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Powell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368627v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.01.038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Damek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Dziubanski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#243;ra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/24/245305" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233; Matolcsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilard R&#233;vesz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-008-9057-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Iosevich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-008-7187-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121228v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czaja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garrigos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2007.04.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2006.09.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2007.04.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Buraczewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Hulanicki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihahilis N. Kolountzakis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Demange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roginskaya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Domenichino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007481v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033535v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2010.5494619" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080458v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pisier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anantharaman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Anker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Babillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H Haak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080459v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018357v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kerman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>