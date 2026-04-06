--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1431,321 +1431,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The accumulation of anthropogenic stressors induces a progressive shift in the ecological preferences and morphological traits shared by riparian plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Burrascano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
+                <w:t xml:space="preserve">Clément Couloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (11), pp.1981-1994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.14169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185032v1</w:t>
+                <w:t xml:space="preserve">hal-04276515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accumulation of anthropogenic stressors induces a progressive shift in the ecological preferences and morphological traits shared by riparian plant communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Couloigner</w:t>
+                <w:t xml:space="preserve">Sabina Burrascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Chianucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Sitzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (11), pp.1981-1994. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.14169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276515v1</w:t>
+                <w:t xml:space="preserve">hal-04185032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2179,256 +2179,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Très gros arbres, bois morts et arbres-habitats : des attributs de maturité déterminants pour la biodiversité et le fonctionnement des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Räpple</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.142-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025216v1</w:t>
+                <w:t xml:space="preserve">hal-03319287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Très gros arbres, bois morts et arbres-habitats : des attributs de maturité déterminants pour la biodiversité et le fonctionnement des forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Robin Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.111630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319287v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.293-307. </w:t>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3561,64 +3561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,321 +3780,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioengineering promote a larger diversity of aquatic micro-habitats and benthic macroinvertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cavaillé</w:t>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivier</w:t>
+                <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201909055⟩</w:t>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145536v1</w:t>
+                <w:t xml:space="preserve">hal-02608660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Soil bioengineering promote a larger diversity of aquatic micro-habitats and benthic macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Janssen</w:t>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">A. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viguier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201909055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608660v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioengineering techniques enhance riparian habitat quality and multi-taxonomic diversity in the foothills of the Alps and Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Odor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.536-548. </w:t>
@@ -4288,77 +4288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond forest habitat qualities: climate and tree characteristics as the major drivers of epiphytic macrolichen assemblages in temperate mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.42-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4509,51 +4509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present conditions may mediate the legacy effect of past land-use changes on species richness and composition of above- and below-ground assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,77 +4643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small variations in climate and soil conditions may have greater influence on multitaxon species occurrences than past and present human activities in temperate mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.579-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4881,77 +4881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que dit vraiment l'ancienneté de l'état boisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,77 +4976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancienneté n’est pas un déterminant majeur de la biodiversité dans les massifs forestiers des Préalpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,51 +5080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest continuity acts congruently with stand maturity in structuring thefunctional composition of saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biodiversity patterns of saproxylic beetles shaped by habitat limitation or dispersal limitation? A case study in unfragmented montane forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
@@ -5869,51 +5869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,51 +5981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets à long et court termes des aménagements anthropiques sur les communautés riveraines du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6076,51 +6076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6426,51 +6426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOTTOMS-UP: Biodiversity of Temperate Forest Taxa to Orient Management Sustainability by Unifying Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Sarginci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Ódor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,51 +6547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,77 +6750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated succession in novel riparian ecosystems with long-term impact legacies, evidence from cross-comparison with a reference site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6856,545 +6856,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608706v1</w:t>
+                <w:t xml:space="preserve">hal-02608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising carbon stock and multi-taxon diversity in European temperate forests: can we fill two needs with one deed?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Odor</w:t>
+                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Campagnaro</w:t>
+                <w:t xml:space="preserve">P Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.18</w:t>
+              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608181v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximising carbon stock and multi-taxon diversity in European temperate forests: can we fill two needs with one deed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Campagnaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338848v1</w:t>
+                <w:t xml:space="preserve">hal-02608181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Piegay</w:t>
+                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608667v1</w:t>
+                <w:t xml:space="preserve">hal-05338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7449,51 +7449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7531,51 +7531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,51 +7669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7751,103 +7751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales à fine échelle et clonalité d'une plante exotique envahissante en montagne : quels effets de la végétation environnante et des perturbations anthropiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daumergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7997,77 +7997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabiliser les berges tout en préservant la biodiversité : quel est l'apport des techniques de génie végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Janssen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.23</w:t>
@@ -8312,51 +8312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancienneté versus maturité: deux notions clés pour comprendre l’influence des activités humaines passées et actuelles sur la biodiversité en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Assisses Nationales de la Biodiversité, Atelier « Comment connaître, préserver, maintenir et valoriser son héritage forestier ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,51 +8506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8631,51 +8631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'approche géohistorique pour l’étude de la biodiversité forestière. Le cas de la flore herbacée dans les Préalpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8726,51 +8726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la biodiversité à la maturité des peuplements et à l'ancienneté des forêts : le cas des Préalpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts anciennes, Enjeux et perspectives pour les territoires du Massif central - Journée d’échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saint-Gervais-Sous-Meymont, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8795,77 +8795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High conservation value of overmature stands in ancient forests revealed by the functional structure of saproxylic beetle assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit, Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Appeltauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9535,51 +9535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of riparian vegetation to the restoration of lateral connectivity: the case of the dismantling of old groyne fields on the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9630,51 +9630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment alluviation alters the response of plant CSR strategies on the gravel bars of regulated rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10046,51 +10046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10177,51 +10177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10484,51 +10484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA. 2019, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10572,51 +10572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA; CNRS; ENS de Lyon. 2017, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10634,51 +10634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'ancienneté du couvert forestier et de la maturité des peuplements sur la biodiversité des forêts de Chartreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10919,51 +10919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D72FCD5D"/>
+    <w:nsid w:val="B5AD64DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11150,51 +11150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-janssen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3310-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223738514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Darveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pothier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaudichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisson-Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audr&#233;anne Loiselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201909055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-0127-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05671.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias T Azeria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lema&#238;tre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00454.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Sarginci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter &#211;dor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barreto de Andrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritian Napp&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-janssen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3310-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223738514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Darveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pothier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaudichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisson-Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audr&#233;anne Loiselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201909055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-0127-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05671.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias T Azeria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lema&#238;tre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00454.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Sarginci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter &#211;dor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barreto de Andrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritian Napp&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>