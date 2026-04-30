--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -181,507 +181,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian vegetation variability in natural boreal forests: Lessons for delineating functional forested strips at the margin of aquatic habitats</w:t>
+                <w:t xml:space="preserve">The “guild” concept in riparian ecology: Use, limitations and prospects for improving the reproducibility and transferability of results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123044⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.113152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216100v1</w:t>
+                <w:t xml:space="preserve">hal-04925786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Aird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Basile</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chojnacki</w:t>
+                <w:t xml:space="preserve">Camille Debein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014700v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “guild” concept in riparian ecology: Use, limitations and prospects for improving the reproducibility and transferability of results</w:t>
+                <w:t xml:space="preserve">Riparian vegetation variability in natural boreal forests: Lessons for delineating functional forested strips at the margin of aquatic habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Darveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171, pp.113152. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.123044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925786v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t>
+                <w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maire</w:t>
+                <w:t xml:space="preserve">Marco Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Aird</w:t>
+                <w:t xml:space="preserve">Thibault Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Conan</w:t>
+                <w:t xml:space="preserve">Lorenzo Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Debein</w:t>
+                <w:t xml:space="preserve">Lucas Chojnacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397252v1</w:t>
+                <w:t xml:space="preserve">hal-05014700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of local environmental gradients on ecological strategies of herbaceous communities in riverine side channels</w:t>
               </w:r>
@@ -849,51 +849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González-Sargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audréanne Loiselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Darveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (6), pp.e13319. </w:t>
@@ -931,51 +931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Campagnaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Vacchiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Burrascano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,265 +1682,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorazd Urbanič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Politti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia María Rodríguez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Schook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721511v1</w:t>
+                <w:t xml:space="preserve">hal-03659603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659603v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
               </w:r>
@@ -2179,373 +2179,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Très gros arbres, bois morts et arbres-habitats : des attributs de maturité déterminants pour la biodiversité et le fonctionnement des forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319287v1</w:t>
+                <w:t xml:space="preserve">hal-03412721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Très gros arbres, bois morts et arbres-habitats : des attributs de maturité déterminants pour la biodiversité et le fonctionnement des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Räpple</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.142-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025216v1</w:t>
+                <w:t xml:space="preserve">hal-03319287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t>
+                <w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Robin Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cavaillé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.111630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412721v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la qualité des boisements riverains avec l’Indice de Biodiversité et de Connectivité des Ripisylves (IBCR) : une étude de cas avec les communautés d’oiseaux</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.293-307. </w:t>
@@ -3157,295 +3157,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génie végétal en berges de rivière et invasions biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and succession of riparian plant communities along riverbanks bioengineered for erosion control: a case study in the foothills of the Alps and the Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Borg</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.09⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.105880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129980v1</w:t>
+                <w:t xml:space="preserve">hal-03152417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and succession of riparian plant communities along riverbanks bioengineered for erosion control: a case study in the foothills of the Alps and the Jura Mountains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+                <w:t xml:space="preserve">Génie végétal en berges de rivière et invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Cavaillé</w:t>
+                <w:t xml:space="preserve">Dominique Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152, pp.105880. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors Série (69), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152417v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t>
               </w:r>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3663,702 +3663,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trade-offs between carbon stocks and biodiversity in European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.536-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565993v1</w:t>
+                <w:t xml:space="preserve">hal-02608563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">Soil bioengineering promote a larger diversity of aquatic micro-habitats and benthic macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viguier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alpine Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201909055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608660v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioengineering promote a larger diversity of aquatic micro-habitats and benthic macroinvertebrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201909055⟩</w:t>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145536v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioengineering techniques enhance riparian habitat quality and multi-taxonomic diversity in the foothills of the Alps and Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between carbon stocks and biodiversity in European temperate forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (2), pp.536-548. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 656, pp.1312-1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608563v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond forest habitat qualities: climate and tree characteristics as the major drivers of epiphytic macrolichen assemblages in temperate mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.42-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4509,51 +4509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present conditions may mediate the legacy effect of past land-use changes on species richness and composition of above- and below-ground assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,77 +4643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small variations in climate and soil conditions may have greater influence on multitaxon species occurrences than past and present human activities in temperate mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (5), pp.579-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4786,51 +4786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. B. de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Odor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4881,77 +4881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que dit vraiment l'ancienneté de l'état boisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,77 +4976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancienneté n’est pas un déterminant majeur de la biodiversité dans les massifs forestiers des Préalpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.427-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,51 +5080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest continuity acts congruently with stand maturity in structuring thefunctional composition of saproxylic beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nusillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biodiversity patterns of saproxylic beetles shaped by habitat limitation or dispersal limitation? A case study in unfragmented montane forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,265 +5442,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beetle diversity in a matrix of old-growth boreal forest: influence of habitat heterogeneity at multiple scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale structure and cross-taxon congruence of bird and beetle assemblages in an old-growth boreal forest mosaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermias T Azeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hébert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05671.x⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (3), pp.333-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00454.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145468v1</w:t>
+                <w:t xml:space="preserve">hal-04145505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale structure and cross-taxon congruence of bird and beetle assemblages in an old-growth boreal forest mosaic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ermias T Azeria</w:t>
+                <w:t xml:space="preserve">Beetle diversity in a matrix of old-growth boreal forest: influence of habitat heterogeneity at multiple scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hébert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (3), pp.333-345. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.423 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00454.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145505v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5869,51 +5869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,247 +6057,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413096v1</w:t>
+                <w:t xml:space="preserve">hal-03413933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413933v1</w:t>
+                <w:t xml:space="preserve">hal-03413096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database about river bioengineering techniques: building online map and first analyses</w:t>
               </w:r>
@@ -6547,51 +6547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Räpple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6856,601 +6856,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Räpple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608667v1</w:t>
+                <w:t xml:space="preserve">hal-02024751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608706v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising carbon stock and multi-taxon diversity in European temperate forests: can we fill two needs with one deed?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Campagnaro</w:t>
+                <w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.18</w:t>
+              <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608181v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximising carbon stock and multi-taxon diversity in European temperate forests: can we fill two needs with one deed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Campagnaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338848v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
+                <w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024751v1</w:t>
+                <w:t xml:space="preserve">hal-05338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t>
               </w:r>
@@ -7531,51 +7531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,329 +7745,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatiales à fine échelle et clonalité d'une plante exotique envahissante en montagne : quels effets de la végétation environnante et des perturbations anthropiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burrascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Martin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.53</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606831v1</w:t>
+                <w:t xml:space="preserve">hal-02606764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques spatiales à fine échelle et clonalité d'une plante exotique envahissante en montagne : quels effets de la végétation environnante et des perturbations anthropiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daumergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t>
+              <w:t xml:space="preserve">ECOVEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606764v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabiliser les berges tout en préservant la biodiversité : quel est l'apport des techniques de génie végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.23</w:t>
@@ -8306,471 +8306,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancienneté versus maturité: deux notions clés pour comprendre l’influence des activités humaines passées et actuelles sur la biodiversité en forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nusillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Assisses Nationales de la Biodiversité, Atelier « Comment connaître, préserver, maintenir et valoriser son héritage forestier ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France. pp.15</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604907v1</w:t>
+                <w:t xml:space="preserve">hal-02604903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Apport de l'approche géohistorique pour l’étude de la biodiversité forestière. Le cas de la flore herbacée dans les Préalpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Sophie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Baud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607336v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Ancienneté versus maturité: deux notions clés pour comprendre l’influence des activités humaines passées et actuelles sur la biodiversité en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t>
+              <w:t xml:space="preserve">6ème Assisses Nationales de la Biodiversité, Atelier « Comment connaître, préserver, maintenir et valoriser son héritage forestier ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604903v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'approche géohistorique pour l’étude de la biodiversité forestière. Le cas de la flore herbacée dans les Préalpes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Janssen</w:t>
+                <w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Garcin</w:t>
+                <w:t xml:space="preserve">Sandrine Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.30</w:t>
+              <w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604905v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la biodiversité à la maturité des peuplements et à l'ancienneté des forêts : le cas des Préalpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts anciennes, Enjeux et perspectives pour les territoires du Massif central - Journée d’échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saint-Gervais-Sous-Meymont, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8795,77 +8795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High conservation value of overmature stands in ancient forests revealed by the functional structure of saproxylic beetle assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit, Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10634,51 +10634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'ancienneté du couvert forestier et de la maturité des peuplements sur la biodiversité des forêts de Chartreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10919,51 +10919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5AD64DC"/>
+    <w:nsid w:val="246E1713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11150,51 +11150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-janssen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3310-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223738514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Darveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pothier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123044" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaudichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisson-Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audr&#233;anne Loiselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201909055" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-0127-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05671.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias T Azeria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lema&#238;tre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00454.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Sarginci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter &#211;dor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barreto de Andrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606831v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritian Napp&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-janssen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3310-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223738514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Comtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Darveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaudichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisson-Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audr&#233;anne Loiselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201909055" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-0127-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias T Azeria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lema&#238;tre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00454.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05671.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Sarginci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter &#211;dor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barreto de Andrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritian Napp&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>