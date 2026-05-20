--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,10864 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10813 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe JANSSEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3310-0078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223738514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=q-BfsYsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation variability in natural boreal forests: Lessons for delineating functional forested strips at the margin of aquatic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Darveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.123044. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “guild” concept in riparian ecology: Use, limitations and prospects for improving the reproducibility and transferability of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.113152. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of local environmental gradients on ecological strategies of herbaceous communities in riverine side channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gaudichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Greulich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the taxonomic and functional structure of plant communities differ between riverine and palustrine swamps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bisson-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audréanne Loiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Darveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.e13319. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvicultural regime shapes understory functional structure in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ricotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (10), pp.2350-2364. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accumulation of anthropogenic stressors induces a progressive shift in the ecological preferences and morphological traits shared by riparian plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Couloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.1981-1994. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the riparian vegetation of a large, highly anthropized river: Towards less hygrophilous and more competitive communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155, pp.111015. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words apart: Standardizing forestry terms and definitions across European biodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vacchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.100128. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fecs.2023.100128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vegetation clearing operations and reprofiling of bars be considered as an ecological restoration measure? Lessons from a 10‐year vegetation monitoring program (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.13704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Zones — From Policy Neglected to Policy Integrated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorazd Urbanič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Politti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia María Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Schook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.868527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxonomic structure but not the functioning of riparian herbaceous communities varies with hydrological conditions on a large, highly regulated river: Evidence from a 2‐year replicated study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rodríguez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Andreoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligita Baležentienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.e1604. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil bioengineering benefits aquatic biodiversity? An empirical study of the relative influence of local and regional drivers on benthic macroinvertebrate assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term river management legacies strongly alter riparian forest attributes and constrain restoration strategies along a large, multi-use river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.111630. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très gros arbres, bois morts et arbres-habitats : des attributs de maturité déterminants pour la biodiversité et le fonctionnement des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.142-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la qualité des boisements riverains avec l’Indice de Biodiversité et de Connectivité des Ripisylves (IBCR) : une étude de cas avec les communautés d’oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.293-307. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2021a21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétablir la connexion latérale des rivières en démantelant d’anciens ouvrages de protection : premiers résultats d’une étude pluriannuelle sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors Série (81), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/set-revue.2021.HS.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The closer the better? Relative influence of forest continuity and distance to water on the taxonomic and functional structure of riparian plant communities along headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.e12591. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher structural connectivity and resistance against invasions of soil bioengineering over hard-engineering for riverbank stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11273-020-09765-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence of riparian forest composition and functional traits from natural succession along a degraded river with multiple stressor legacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.15/137730. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and succession of riparian plant communities along riverbanks bioengineered for erosion control: a case study in the foothills of the Alps and the Jura Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.105880. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie végétal en berges de rivière et invasions biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors Série (69), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.HS.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine‐grained sediment deposition alters the response of plant CSR strategies on the gravel bars of a highly regulated river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.452-463. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between carbon stocks and biodiversity in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2), pp.536-548. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How maintenance and restoration measures mediate the response of riparian plant functional composition to environmental gradients on channel margins: Insights from a highly degraded large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 656, pp.1312-1325. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could knotweeds invade mountains in their introduced range? An analysis of patches dynamics along an elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spiegelberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-018-0214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioengineering promote a larger diversity of aquatic micro-habitats and benthic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201909055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioengineering techniques enhance riparian habitat quality and multi-taxonomic diversity in the foothills of the Alps and Jura Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond forest habitat qualities: climate and tree characteristics as the major drivers of epiphytic macrolichen assemblages in temperate mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.42-54. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not drop OLD for NEW: conservation needs both forest continuity and stand maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), pp.370-371. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present conditions may mediate the legacy effect of past land-use changes on species richness and composition of above- and below-ground assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small variations in climate and soil conditions may have greater influence on multitaxon species occurrences than past and present human activities in temperate mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.579-592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congruence across taxa and spatial scales: Are we asking too much of species data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.980-990. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest continuity acts congruently with stand maturity in structuring thefunctional composition of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit vraiment l'ancienneté de l'état boisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancienneté n’est pas un déterminant majeur de la biodiversité dans les massifs forestiers des Préalpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), pp.427-440. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/67870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are biodiversity patterns of saproxylic beetles shaped by habitat limitation or dispersal limitation? A case study in unfragmented montane forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.1167-1185. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1116-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity conservation in old-growth boreal forest: black spruce and balsam fir snags harbour distinct assemblages of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (13), pp.2917 - 2932. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-011-0127-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beetle diversity in a matrix of old-growth boreal forest: influence of habitat heterogeneity at multiple scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.423 - 432. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale structure and cross-taxon congruence of bird and beetle assemblages in an old-growth boreal forest mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias T Azeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2009.00454.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the re-restablishment of vegetation after clear-cutting and bar lowering: the case of the Isère River in Combe de Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary contributions to biodiversity conservation in alluvial forests on the built-up margins of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Biodiversity and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-Disciplinary Research Facility on Human-Environment Interactions, Jun 2024, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long et court termes des aménagements anthropiques sur les communautés riveraines du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 4th International Conférence – Integrative sciences and sustainable development of large rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioengineering for riverbank protection, what benefits for biodiversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database about river bioengineering techniques: building online map and first analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jaymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18961.75360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOTTOMS-UP: Biodiversity of Temperate Forest Taxa to Orient Management Sustainability by Unifying Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Sarginci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Ódor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barreto de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Geosciences Union (EGU) General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, online conference, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated succession in novel riparian ecosystems with long-term impact legacies, evidence from cross-comparison with a reference site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th Annual meeting of the COST Action CONVERGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines des marges alluviales du Rhône: bilan des études entamées depuis 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'Orientation Stratégique de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LYON, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atterrissement des bancs de galets entraine une déstructuration des stratégies CSR des communautés riveraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018. Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximising carbon stock and multi-taxon diversity in European temperate forests: can we fill two needs with one deed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation and Challenges for Soil bioengineering in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional composition of gravel bar plant communities along the Rhône River: implications for management and restoration operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd International Conference on integrative sciences and sustainable development of large rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34873.26724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de graviers du Rhône : implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate ecological and functional trajectories for riparian forests along channelized versus natural reference rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SER Europe conference 2018: Restoration in the Era of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition fonctionnelle des communautés de plantes des bancs de galets du Rhône: implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than trees: a European scientific network to assess the relationships between forest structural heterogeneity, multi-taxon biodiversity, and carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales à fine échelle et clonalité d'une plante exotique envahissante en montagne : quels effets de la végétation environnante et des perturbations anthropiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabiliser les berges tout en préservant la biodiversité : quel est l'apport des techniques de génie végétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés riveraines et successions écologiques sur le Rhône historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High conservation value of overmature stands in ancient forests revealed by the functional structure of saproxylic beetle assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit, Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'approche géohistorique pour l’étude de la biodiversité forestière. Le cas de la flore herbacée dans les Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienneté versus maturité: deux notions clés pour comprendre l’influence des activités humaines passées et actuelles sur la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Assisses Nationales de la Biodiversité, Atelier « Comment connaître, préserver, maintenir et valoriser son héritage forestier ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Clermont-Ferrand, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de la biodiversité à la maturité des peuplements et à l'ancienneté des forêts : le cas des Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts anciennes, Enjeux et perspectives pour les territoires du Massif central - Journée d’échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Gervais-Sous-Meymont, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales de la forêt, du bois mort et des insectes saproxyliques : une étude dans les forêts du massif des Bauges (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dodelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Insectes d’altitude, insectes en altitude » 1ère rencontre entomologique du Massif central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint-Gervais-sous-Meymont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’hétérogénéité de l’habitat sur la richesse spécifique des coléoptères en forêt boréale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une sylviculture adaptée à la forêt boréale irrégulière et à sa faune - Colloque international de la chaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire de recherche industrielle CRSNG-Université Laval en sylviculture et faune, Oct 2008, Baie-Comeau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are ground-dwelling and flying beetles distinctly influenced by the structural and the compositional heterogeneity of the boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation CONFOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Parc National du Mont-Orford, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des coléoptères en forêt boréale : influence du type d’hétérogénéité de l’habitat et de l’échelle spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">134ème réunion annuelle de la Société d’Entomologie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEQ, Oct 2007, Lac-Delage, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dismantling lateral river structures to restore biodiversity: short-term effects on riparian plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Appeltauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of riparian vegetation to the restoration of lateral connectivity: the case of the dismantling of old groyne fields on the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained sediment alluviation alters the response of plant CSR strategies on the gravel bars of regulated rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the COST Action CONVERGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance decay of compositional similarity in multiple taxa across a large latitudinal gradient in european beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nascimbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Beech Symposium, IUFRO Group 1.01.07 "Ecology and Silviculture of Beech"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Viterbo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher ou Voler…, Influences du type d’hétérogénéité à plusieurs échelles sur la diversité des coléoptères associée à ces deux modes de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès annuel de la Société Québécoise pour l’Étude Biologique du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’îlot de sénescence, un concept original pour la prise en compte du stade terminal au niveau des forêts publiques de la zone centrale du Parc National des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chritian Nappé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois mort et à cavités, une clé pour des forêts vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and water bio engineering on riverbanks: techniques with multiple benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dommanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2026, Comprendre Pour Agir, Print ISBN: 978‑2‑38170‑230‑8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of field sampling for multi-taxon biodiversity studies in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Heilmann-Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burrascano, S; Trentanovi, G. PM edizioni, 2022, 978-88-31222-50-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48250/1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui change ? 38 idées reçues sur le changement climatique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piazza Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, Grenoble, pp.44, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalité et conservation des communautés riveraines du Rhône : approche comparative pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA. 2019, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés pionnières de plantes sur les marges des sections court-circuitées du Rhône : implications pour la gestion et la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA; CNRS; ENS de Lyon. 2017, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'ancienneté du couvert forestier et de la maturité des peuplements sur la biodiversité des forêts de Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences relatives de l'ancienneté et de la maturité sur la biodiversité : implications pour la conservation en forêts de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAS024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01692876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10919,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="246E1713"/>
+    <w:nsid w:val="09918F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11150,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-janssen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3310-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223738514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Comtois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Darveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaudichet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisson-Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audr&#233;anne Loiselle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201909055" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-0127-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias T Azeria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lema&#238;tre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00454.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05671.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Sarginci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter &#211;dor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barreto de Andrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10625" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606831v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606829v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145794v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145595v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritian Napp&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-janssen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3310-0078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223738514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=q-BfsYsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Comtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Darveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pothier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaudichet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bisson-Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audr&#233;anne Loiselle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13319" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Napoleone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fusaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Couloigner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vacchiano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fecs.2023.100128" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorazd Urbani&#269;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Politti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mar&#237;a Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Payne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Schook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.868527" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cavaill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106287" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111630" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.HS.10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-020-09765-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Heilmann-Clausen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giordani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108266" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Stella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105880" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Borg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.HS.09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12494" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.434" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viguier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-018-0214-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201909055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.04.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;bert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fortin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-0127-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05671.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias T Azeria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lema&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2009.00454.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boissy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145906v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413096v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413933v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18961.75360" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Sarginci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter &#211;dor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barreto de Andrade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10625" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610196v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janssen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608667v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34873.26724" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#228;pple" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145752v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606831v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daumergue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336968v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604906v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dodelin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145629v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169865v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Appeltauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145887v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145857v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145595v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritian Napp&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619672v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48250/1051" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550853v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602239v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692876v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>