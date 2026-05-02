--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -256,125 +256,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Urbain, un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
+                <w:t xml:space="preserve">Achille Urbain (1884-1957), un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (213), pp.127-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Urbain, un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (213), pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00811467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fondateur oublié du Zoo de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -390,139 +472,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 467, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990234v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00990240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pharmaciens français et les sciences de la vie dans les grandes institutions parisiennes, de la seconde moitié du XIXème siècle à la première guerre mondiale</w:t>
               </w:r>
@@ -571,200 +571,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Darwin égyptologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabolt Marie-Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 435, pp.54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'école pharmaceutique française des hétérosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jupile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de la pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (364), pp.375-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pharm.2009.22102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/pharm.2009.22102⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00968484v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1726,1058 +1726,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01635822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Á la recherche de l'Évolution dans les ouvrages anciens de la BU Lyon 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La caféine : esquisse d'une histoire phytochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES OUVRAGES DE BOTANIQUE DU XIXème SIECLE : DES MARQUEURS HISTORIQUES POUR LA DISCIPLINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01130217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koehler et les Échinodermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-01115373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Becquerel, des polytechniciens au service de la lumière. 1ère partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La zoologie : une affaire de famille chez les Milne-Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ph. Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Becquerel, des polytechniciens au service de la lumière. 1ère partie.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dubois et la bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bravais et les réseaux cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00990953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Prunier, à la charnière entre atomes et équivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcide d'Orbigny : du voyage naturaliste à l'Histoire de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Prunier, à la charnière entre atomes et équivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alcide d'Orbigny : du voyage naturaliste à l'Histoire de la Terre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGRAPHIES SCIENTIFIQUES : LA VIE DES AUTRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Léon Prunier, à la charnière entre atomes et équivalents</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01081934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie du médicament : un sujet d'ouvrages universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">BIOGRAPHIES SCIENTIFIQUES : LA VIE DES AUTRES</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'acétylène aux médicaments : chimie et pharmacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La chimie du médicament : un sujet d'ouvrages universitaires</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bravais : le scientifique aventurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'acétylène aux médicaments : chimie et pharmacie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bravais : une vision mathématique de la cristallographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01005218v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00990953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bernard, le sang et les poisons</w:t>
               </w:r>
@@ -3366,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jupile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pharm.2009.22102" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabolt Marie-Caroline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jaussaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabolt Marie-Caroline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jupile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pharm.2009.22102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jaussaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>