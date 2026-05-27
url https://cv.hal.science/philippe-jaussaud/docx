--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -256,515 +256,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Urbain (1884-1957), un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
+                <w:t xml:space="preserve">Achille Urbain, un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 54 (213), pp.127-131</w:t>
+              <w:t xml:space="preserve">, 2012, 54 (213), pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990240v1</w:t>
+                <w:t xml:space="preserve">halshs-00811467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Urbain, un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
+                <w:t xml:space="preserve">Le fondateur oublié du Zoo de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 467, pp.76-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Urbain (1884-1957), un microbiologiste &amp;quot;pasteurien&amp;quot; oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 54 (213), pp.129-133</w:t>
+              <w:t xml:space="preserve">, 2012, 54 (213), pp.127-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thierry Borrel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pharmaciens français et les sciences de la vie dans les grandes institutions parisiennes, de la seconde moitié du XIXème siècle à la première guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école pharmaceutique française des hétérosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jupile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (364), pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pharm.2009.22102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin égyptologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabolt Marie-Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 467, pp.76-78</w:t>
+              <w:t xml:space="preserve">, 2009, 435, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968480v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1540,1554 +1540,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un best seller anatomique : le traité de Léo Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01615507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Traité d’anatomie topographique de Paulet et Sarazin : une vision en relief du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01587651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un best seller anatomique : le traité de Léo Testut</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore Geoffroy Saint-Hilaire et la classification anatomique des monstres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01635822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caféine : esquisse d'une histoire phytochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01272311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Á la recherche de l'Évolution dans les ouvrages anciens de la BU Lyon 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01303047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koehler et les Échinodermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Becquerel, des polytechniciens au service de la lumière. 1ère partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dubois et la bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La zoologie : une affaire de famille chez les Milne-Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES OUVRAGES DE BOTANIQUE DU XIXème SIECLE : DES MARQUEURS HISTORIQUES POUR LA DISCIPLINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01130217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Prunier, à la charnière entre atomes et équivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcide d'Orbigny : du voyage naturaliste à l'Histoire de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Prunier, à la charnière entre atomes et équivalents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGRAPHIES SCIENTIFIQUES : LA VIE DES AUTRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01081934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie du médicament : un sujet d'ouvrages universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'acétylène aux médicaments : chimie et pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bravais : une vision mathématique de la cristallographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Bravais : le scientifique aventurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bravais et les réseaux cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00990953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bernard, le sang et les poisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Barral entre chimie et biologie : un savoir encyclopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bert : de la physiologie à l'Indochine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Arsonval : un pionnier de la biophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01060279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire des poisons : entre science et littérature, une ressource pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00868682v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01060279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pharmacopées</w:t>
               </w:r>
@@ -3366,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabolt Marie-Caroline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jupile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pharm.2009.22102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jaussaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834688v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borrel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jupile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pharm.2009.22102" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabolt Marie-Caroline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lautesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derolez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Jaussaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>