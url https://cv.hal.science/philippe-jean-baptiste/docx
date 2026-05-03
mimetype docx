--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -250,165 +250,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA en action : voir comme une machine</w:t>
+                <w:t xml:space="preserve">IA Générative : La révolution était empêchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/55033/</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/54914/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229240v1</w:t>
+                <w:t xml:space="preserve">hal-05099668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA Générative : La révolution était empêchée</w:t>
+                <w:t xml:space="preserve">Intelligence Biologique vs IA : ce que les machines ne savent toujours pas faire… et pourquoi ça compte pour les managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/54914/</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/54934/?cookie-state-change=</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099668v1</w:t>
+                <w:t xml:space="preserve">hal-05117915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA en action : écouter comme une machine</w:t>
               </w:r>
@@ -457,96 +457,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Biologique vs IA : ce que les machines ne savent toujours pas faire… et pourquoi ça compte pour les managers</w:t>
+                <w:t xml:space="preserve">L'IA en action : voir comme une machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/54934/?cookie-state-change=</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/55033/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117915v1</w:t>
+                <w:t xml:space="preserve">hal-05229240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l’alignement des intelligences artificielles (IA) est-il le miroir de nos propres faiblesses ?</w:t>
               </w:r>
@@ -903,165 +903,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI and Middle Managers: Exploring Bottom-Up Innovation and Organizational Tensions Through Activity Theory</w:t>
+                <w:t xml:space="preserve">Redefining Middle Management: How Generative AI Reshapes Roles and Competencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Powered by Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM (The International Society for Professional Innovation Management), Jun 2025, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Knowledge Futures: AI, Technology, and the New Business Paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFKAD (International Forum on Knowledge Asset Dynamics), Jul 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113172v1</w:t>
+                <w:t xml:space="preserve">hal-05124707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Middle Management: How Generative AI Reshapes Roles and Competencies</w:t>
+                <w:t xml:space="preserve">Generative AI and Middle Managers: Exploring Bottom-Up Innovation and Organizational Tensions Through Activity Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Futures: AI, Technology, and the New Business Paradigm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFKAD (International Forum on Knowledge Asset Dynamics), Jul 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Innovation Powered by Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM (The International Society for Professional Innovation Management), Jun 2025, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124707v1</w:t>
+                <w:t xml:space="preserve">hal-05113172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2003,151 +2003,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas CCPM n° ? : &amp;quot;TechFusion Solutions – Cybersécurité, IA et gestion des SI</w:t>
+                <w:t xml:space="preserve">Etude de cas CCPM n° ? : Risk Management – TOTALENERGIES en Afghanistan : Trois options, un dilemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084770v1</w:t>
+                <w:t xml:space="preserve">hal-05113174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas CCPM n° ? : Risk Management – TOTALENERGIES en Afghanistan : Trois options, un dilemme</w:t>
+                <w:t xml:space="preserve">Etude de cas CCPM n° ? : &amp;quot;TechFusion Solutions – Cybersécurité, IA et gestion des SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113174v1</w:t>
+                <w:t xml:space="preserve">hal-05084770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHFAB SAS : Management des Systèmes d'Informations [Etude de cas d'entreprise à vocation pédagogique]. Paris : CCMP Publishing</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D84C1750"/>
+    <w:nsid w:val="42C48FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jean-baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-7588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120475359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66795828" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002510240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27581.99041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11448.06408" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Bendennoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Puillandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-la-collection-pour-retenir-lessentiel-9782095039110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Nanot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-ndeg-44-2020-9782091671741" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Broucke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212562873/les-fiches-outils-de-la-creation-d-entreprise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/developper-son-activite-e-commerce-9782091620763#presentation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212539820/le-marketing-on-line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jean-baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-7588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120475359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66795828" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002510240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27581.99041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11448.06408" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Bendennoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Puillandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-la-collection-pour-retenir-lessentiel-9782095039110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Nanot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-ndeg-44-2020-9782091671741" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Broucke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212562873/les-fiches-outils-de-la-creation-d-entreprise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/developper-son-activite-e-commerce-9782091620763#presentation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212539820/le-marketing-on-line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>