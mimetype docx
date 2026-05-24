--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,2292 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2240 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe JEAN-BAPTISTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-jean-baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0656-7588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120475359</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66795828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=JRuIB48AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002510240</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en action : écouter comme une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), https://management-datascience.org/articles/55431/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Biologique vs IA : ce que les machines ne savent toujours pas faire… et pourquoi ça compte pour les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/54934/?cookie-state-change=</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en action : voir comme une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/55033/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA Générative : La révolution était empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), https://management-datascience.org/articles/54914/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’alignement des intelligences artificielles (IA) est-il le miroir de nos propres faiblesses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), https://management-datascience.org/articles/65735/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en action : parler toutes les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), https://management-datascience.org/articles/55409/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en action : écrire comme une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), https://management-datascience.org/articles/55431/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle Générative (IAG) : une ressource stratégique pour réinventer les rôles managériaux au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management des ressources au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations in the Roles and Skills of Middle Managers in the Era of Generative AI: An Activity Theory Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMCIS, Aug 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Middle Management: How Generative AI Reshapes Roles and Competencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Futures: AI, Technology, and the New Business Paradigm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFKAD (International Forum on Knowledge Asset Dynamics), Jul 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI and Middle Managers: Exploring Bottom-Up Innovation and Organizational Tensions Through Activity Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Powered by Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPM (The International Society for Professional Innovation Management), Jun 2025, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does Generative AI reshape the roles and skills of middle managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Creativity &amp; Cognition 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, London, United Kingdom. Unpublished, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27581.99041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et/ou managers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et pratiques en management des SI : regard rétrospectif et empreinte sociétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. Unpublished, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11448.06408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son e-commerce - Repères pratiques - La collection pour retenir l'essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eytan Bendennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.146, 2024, Repères Pratiques ; 44, Xavier Bouvier, 978-2095039110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son e-commerce - (Repères pratiques N° 44) - 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eytan Bendennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan, 44, 2022, Repères pratiques, Xavier BOUVIER, 978-2091676821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Nanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2020, Repères pratiques, Xavier Bouvier, 2091671746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fiches outils de la création d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Broucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les fiches outils, Michelle JEAN-BAPTISTE, 221256287X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer son activité e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Nanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Echos; Nathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les Echos - Nathan, Xavier Bouvier, 2091620769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing on line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions d'Organisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Livres outils - Marketing, 2212539827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas CCPM n° ? : Risk Management – TOTALENERGIES en Afghanistan : Trois options, un dilemme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas CCPM n° ? : &amp;quot;TechFusion Solutions – Cybersécurité, IA et gestion des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TECHFAB SAS : Management des Systèmes d'Informations [Etude de cas d'entreprise à vocation pédagogique]. Paris : CCMP Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 8 p. URL : https://www.ccmp.fr/collection-ccmp/cas-techfab-sas-management-des-systemes-dinformations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas pédagogique - SOFTWARE SAS : du diagnostic à l'élaboration de recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2347,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C48FD0"/>
+    <w:nsid w:val="E3344AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jean-baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-7588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120475359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66795828" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002510240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27581.99041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11448.06408" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Bendennoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Puillandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-la-collection-pour-retenir-lessentiel-9782095039110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Nanot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jean-Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-ndeg-44-2020-9782091671741" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Broucke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212562873/les-fiches-outils-de-la-creation-d-entreprise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/developper-son-activite-e-commerce-9782091620763#presentation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212539820/le-marketing-on-line" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jean-baptiste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0656-7588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120475359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66795828" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=JRuIB48AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002510240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Baptiste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27581.99041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11448.06408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Bendennoune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Puillandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-la-collection-pour-retenir-lessentiel-9782095039110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Nanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jean-Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/creer-son-e-commerce-reperes-pratiques-ndeg-44-2020-9782091671741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourgeois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Broucke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212562873/les-fiches-outils-de-la-creation-d-entreprise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://superieur-concours.nathan.fr/catalogue/developper-son-activite-e-commerce-9782091620763#presentation" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eyrolles.com/Livre/9782212539820/le-marketing-on-line" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>