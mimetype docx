--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -262,18048 +262,18195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the diversity and the personal experience of successors during farm transfers: case study in French cattle farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (2), pp.293-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-025-00231-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and determinants of the cost of setting up a farm: The case of young farmers in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.103583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des collectifs d’agriculteurs porteurs de filières territorialisées dans les trajectoires de transition agroécologique des exploitations agricoles : analyse par la méthode des narrations quantifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Relational chains, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arcs.10874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962520v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring productivity when technology is heterogeneous using a latent class stochastic frontier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00181-024-02604-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions des technologies de précision pour améliorer les conditions de travail dans les élevages agroécologiques : questionnements et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclairage sur l’installation aidée en agriculture : le cas du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.106-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.31743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 384, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer la capacité tampon des systèmes fourragers face à de multiples aléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Paul Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance de la confiance dans la gestion collective des risques de pullulation de ravageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2023006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la transmission agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (33), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.033.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a more profitable value chain for New York state onions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5304/jafscd.2023.131.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (2), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing farming systems in transition to agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niedermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Landert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Carolus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does eEcological farming mean for farm labour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Davidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alebaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bakucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social mechanisms to facilitate the agroecological transition of agri-food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.112.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farm valuation: A comparison of methods for French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agribusiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.786-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agr.21752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling heterogeneous technologies in the presence of sample selection: The case of dairy farms and the adoption of agri‐environmental schemes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (3), pp.422-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation et compétitivité : quelle performance pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes Rendus : Callois Jean-Marc, Le renouveau des territoires par la bioéconomie - Les ressources du vivant au coeur d'une nouvelle économie, Versailles, éditions Quae, 2022, 228 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.229-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, p 97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latent Class Modelling for a Robust Assessment of Productivity: Application to French Grazing Livestock Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.760-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation du modèle de l’exploitation familiale et nouvelles structurations des relations capital-travail-foncier en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengthening sustainable food systems through geographical indications: evidence from 9 worldwide case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20900/jsr20200031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Learning in Food Quality Governance ? Evidences from Geographical Indications Amendments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Edelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Fernanda Quiñones-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Broscha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marescotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.108-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijc.968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de la qualité par la distribution et dynamique des ventes. Le cas des AOP fromagères d’Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Callois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Ngoulma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution-adjusted productivity changes: extending the färe–primont index with an illustration with french suckler Cow farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.625-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-019-09656-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: a Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (11), pp.1166-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2018.1524982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l’agriculture auvergnate : l’influence réciproque des politiques agricoles et des stratégies des filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 627-628, pp.147-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture numérique : quelles conséquences sur l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agronomie et agriculture numérique, 8 (1), pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27-31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three decades of productivity change in French beef production: a Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.352-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8489.12264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PerfCuma: A framework to manage the sustainable development of small cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Agricultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5836/ijam/2018-07-68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling pollution-generating technologies in performance benchmarking: Recent developments, limits and future prospects in the nonparametric framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 250 (2), pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenhouse gas emissions and efficiency in French sheep meat farming: A non-parametric framework of pollution-adjusted technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.33-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbw013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenhouse gas emissions and efficiency in French sheep meat farming: a non-parametric framework of pollution-adjusted technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.88-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The performance of the strategy of differentiationof dairy farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Forage resources and ecosystemservices provided by Mountainand Mediterranean grasslandsand rangelands, 109, pp.609-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques, efficacité économique des entreprises agricoles : de nouvelles collaborations à construire entre les agronomes et les économistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibullah Magsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d’usage et environnement : ce que nous enseignent les recours concernant les installations classées dans trois régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.15274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sophie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy Farms in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.609-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie d'élévation des coûts des concurrents pour préserver un système productif agro-alimentaire : le cas d'une filière fromagère d'appellation d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135, pp.115-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The protest of local public decision-making and land-use conflicts in French rural and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.62-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (Volume 10 Numéro 1), http://vertigo.revues.org/9590#quotation. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation locale des décisions publiques et les conflits d'usage dans les espaces ruraux et périurbains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (4), pp.157-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits et tensions autour des usages de l'espace dans les territoires ruraux et périurbains : Le cas de six zones géographiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Galman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.415-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (135)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils numériques au service des systèmes ovins pâturants : un parc d'outils construit à la carte, des éleveurs aux avis variés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un outil d’évaluation de la durabilité selon le degré d’écologisation des pratiques agricoles : Application aux données RICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaoré Nouria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du RICA_SSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507436v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils numériques au service des systèmes ovins pâturants : un parc d'outils construit à la carte, des éleveurs aux avis variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compaoré Nouria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450759v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+                <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911375v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The capitalisation of agricultural income and the creation of professional agricultural assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655445v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324001v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralization, Subordination, Separation or Status Quo: What Choices for Federation of Cooperatives?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concevoir et partager des enseignements à distance dans l’enseignement supérieur : une transition dans le processus d’enseignement-apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP et LISST, Université Toulouse - Jean Jaurès, Toulouse, Jun 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596905v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206915v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation – Transmission en agriculture, profil des repreneurs, coût et financement : éclairages à partir du cas de l’installation aidée dans le Puy-de-Dôme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliot Wendling</w:t>
+                <w:t xml:space="preserve">Processus de reprise d’une exploitation agricole et vécu de la transmission en élevage bovins en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EIDER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2021, Lempdes, France</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592178v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et partager des enseignements à distance dans l’enseignement supérieur : une transition dans le processus d’enseignement-apprentissage ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collective Action: to Facilitate the Transition to Agroecology? A Global North Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTOP et LISST, Université Toulouse - Jean Jaurès, Toulouse, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Seminar Department of Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597011v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592185v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Action: to Facilitate the Transition to Agroecology? A Global North Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet des caractéristiques démographiques, professionnelles et techniques d’un agriculteur sur son coût d’installation, une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Seminar Department of Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592179v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de reprise d’une exploitation agricole et vécu de la transmission en élevage bovins en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Strategic Planning Process for building and managing local agri-food sustainable strategy in a participative way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 19p</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop n°1 - Session n°4, Oct 2021, Poschiavo, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596973v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 18p</w:t>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596988v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des caractéristiques démographiques, professionnelles et techniques d’un agriculteur sur son coût d’installation, une analyse empirique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner la transition des organisations agricoles vers le développement durable : l’approche systémique du changement et sa mise en œuvre par le management stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">Comment accompagner les agriculteurs dans le pilotage de leur stratégie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terrasolis, Jan 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596981v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strategic Planning Process for building and managing local agri-food sustainable strategy in a participative way</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop n°1 - Session n°4, Oct 2021, Poschiavo, Switzerland</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596919v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Typologie et évolution de l’installation aidée en agriculture : aperçu avec le cas du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596966v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition des organisations agricoles vers le développement durable : l’approche systémique du changement et sa mise en œuvre par le management stratégique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The NY Muck Onion Supply Chain: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment accompagner les agriculteurs dans le pilotage de leur stratégie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terrasolis, Jan 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Seminar ACRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LYSON Center, USDA &amp;Cornell University, Jun 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592171v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210138v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et évolution de l’installation aidée en agriculture : aperçu avec le cas du Puy-de-Dôme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le management stratégique de l’entreprise agricole à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 22p</w:t>
+              <w:t xml:space="preserve">Refonder l’agriculture à l’heure de l’Anthropocène : Un nouveau regard sur l’entreprise agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium, Jun 2021, Cycle de webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596978v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NY Muck Onion Supply Chain: Challenges and Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les pullulations de campagnols terrestres : un phénomène qui interroge la sociologie et l’anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar ACRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LYSON Center, USDA &amp;Cornell University, Jun 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592202v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592198v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management stratégique de l’entreprise agricole à mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Installation – Transmission en agriculture, profil des repreneurs, coût et financement : éclairages à partir du cas de l’installation aidée dans le Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refonder l’agriculture à l’heure de l’Anthropocène : Un nouveau regard sur l’entreprise agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium, Jun 2021, Cycle de webinaire, France</w:t>
+              <w:t xml:space="preserve">Séminaire EIDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2021, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592174v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pullulations de campagnols terrestres : un phénomène qui interroge la sociologie et l’anthropologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Centralization, Subordination, Separation or Status Quo: What Choices for Federation of Cooperatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Aug 2021, Austin, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.314079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596955v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition des filières sous IG Mettre en œuvre le management stratégique pour l’amélioration continue de la performance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil permanent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INAO, Feb 2020, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) agriculture(s) en Limagne à l’horizon 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domaine de Mons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Limagrain, Feb 2020, Chappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des technologies numériques pour l’adoption de pratiques agro-écologiques dans les exploitations agricoles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence GIS Picleg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm valuation: a comparison of methods for French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2020, CLermont-Ferrand, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lait cru : créateur de valeurs ajoutées et partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fromages au lait cru, entre risques et bénéfices : la diversité au cœur du débat !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAOL-INAO, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital agriculture: the end of farmer's decision-making ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : le progrès et ses conséquences en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent « Innovation » Digitag, Axes 1 et 2 DigitAg, IUT Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée par l’AMOMA de la Nièvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMOMA, Apr 2019, Challuy-Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939008v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : le progrès et ses conséquences en agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée par l’AMOMA de la Nièvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMOMA, Apr 2019, Challuy-Nevers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des résultats de l'APR Compétitivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de prospective, Ministère de l’Agriculture et de l’Alimentation, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938867v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des résultats de l'APR Compétitivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de prospective, Ministère de l’Agriculture et de l’Alimentation, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire CERFRANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Issoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946278v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CERFRANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Issoire, France</w:t>
+              <w:t xml:space="preserve">13°JRSS - Session spéciale "Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences Agro, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931146v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital agriculture: the end of farmer's decision-making ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13°JRSS - Session spéciale "Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Sciences Agro, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire permanent « Innovation » Digitag, Axes 1 et 2 DigitAg, IUT Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931139v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INAO, Commission économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federation of co-ops versus merged co-ops: agency problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Intl European Forum on System Dynamics &amp; Innovation in Food Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, [s.l.], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du patrimoine Lemuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Bourgogne Franche-Comté, Sep 2019, [s.l.], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transition des filières sous IG - Mettre en œuvre le management stratégique pour l’amélioration continue de la performance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse contemporaine des relations capital-foncier-travail-famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition des Entretiens du Pradel "Du domaine à l’entreprise agricole, quelle conception de la ferme pour demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aubenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille d’analyse pour discuter les interactions d’un système avec son environnement à partir du cadre théorique de Bossel et ses applications possibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’approche systémique du changement : Management stratégique pour l’amélioration continue de la performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Enseigner et apprendre l’agroécologie, Ensfea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727220v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
+              <w:t xml:space="preserve">Agretic. Journée « machinisme agricole : de nouvelles technologies pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Aubin du Cormier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829242v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Economic impacts of Geographical Indications: worldwide evidences from 9 case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du groupe des économistes du SAD, Thématique générale de la journée : Agriculture et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681420v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche systémique du changement : Management stratégique pour l’amélioration continue de la performance globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric latent class analysis with färe-primont TFP decomposition: application to french grazing livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Enseigner et apprendre l’agroécologie, Ensfea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">North American Productivity Workshop (NAPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733080v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins Journées du patrimoine Lemuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agretic. Journée « machinisme agricole : de nouvelles technologies pour innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Aubin du Cormier, France</w:t>
+              <w:t xml:space="preserve">DRAC Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Inconnue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681438v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impacts of Geographical Indications: worldwide evidences from 9 case studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The governance of cooperative federations, a first insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">12th International European Forum (Igls-Forum) (163rd EAAE Seminar) on System Dynamics and Innovation in Food Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840960v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations pédagogiques en sciences sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFER-INRA-CIRAD (ed). 12ème journées de recherches en sciences sociales (JRSS)</w:t>
+              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732249v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Innovations pédagogiques en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
+              <w:t xml:space="preserve">SFER-INRA-CIRAD (ed). 12ème journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122013v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric latent class analysis with färe-primont TFP decomposition: application to french grazing livestock farms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geographical Indications: Trade-off that emerge from worldwide case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Productivity Workshop (NAPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t>
+              <w:t xml:space="preserve">Syal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Inconnue, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856970v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins Journées du patrimoine Lemuy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAC Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Inconnue, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche, UniLasalle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717154v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The governance of cooperative federations, a first insight</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cook</w:t>
+                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: A Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International European Forum (Igls-Forum) (163rd EAAE Seminar) on System Dynamics and Innovation in Food Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927351v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Indications: Trade-off that emerge from worldwide case Studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Inconnue, Colombia</w:t>
+              <w:t xml:space="preserve">Intervention Café-théâtre « La Baie des Singes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727179v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner l’approche systémique du changement : vers le management stratégique pour l’amélioration continue de la performance globale de l’entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche, UniLasalle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681410v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: A Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture et Société - Débat sur le devenir de l’exploitation agricole familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Intervention Salon International de l’Agriculture SIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789247v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et Société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’approche systémique du changement, une mise en œuvre par le management stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention Café-théâtre « La Baie des Singes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cournon, France</w:t>
+              <w:t xml:space="preserve">Conférence Stratégie d’entreprise – Quels nouveaux leviers pour ma stratégie en 2018 ? Les rendez-vous de l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vineuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681373v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’approche systémique du changement : vers le management stratégique pour l’amélioration continue de la performance globale de l’entreprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Renforcer les systèmes alimentaires durables grâce aux indications géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire SFER de Politiques Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680454v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et Société - Débat sur le devenir de l’exploitation agricole familiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to model technologies accounting for undesirable outputs? A numerical comparison of nonparametric approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention Salon International de l’Agriculture SIA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Santander Chair International Workshop of Efficiency and Productivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Miguel Hernández [Elche]. ESP., Jun 2018, Alicante, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681392v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche systémique du changement, une mise en œuvre par le management stratégique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Stratégie d’entreprise – Quels nouveaux leviers pour ma stratégie en 2018 ? Les rendez-vous de l’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vineuil, France</w:t>
+              <w:t xml:space="preserve">Journée du groupe des économistes du SAD, Thématique générale de la journée : Agriculture et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733084v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer les systèmes alimentaires durables grâce aux indications géographiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grille d’analyse pour discuter les interactions d’un système avec son environnement à partir du cadre théorique de Bossel et ses applications possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SFER de Politiques Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924345v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model technologies accounting for undesirable outputs? A numerical comparison of nonparametric approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+                <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Santander Chair International Workshop of Efficiency and Productivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Miguel Hernández [Elche]. ESP., Jun 2018, Alicante, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811438v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de durabilité : une lecture par les modifications des cahiers des charges des AOP-IGP en Europe – Les AOP Reblochon et Laguiole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum ODT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bulle, Suisse</w:t>
+              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302578v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI° Biennial IASC Conference : Practicing the Commons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lemuy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183099v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
+              <w:t xml:space="preserve">X° JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571249v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-frontier Luenberger-Färe-Primont indicator in the French agriculture: a convergence examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lemuy, France</w:t>
+              <w:t xml:space="preserve">15. European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loughborough University. GBR., Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349086v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X° JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Compétitivité, Agriculture et Alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277237v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-frontier Luenberger-Färe-Primont indicator in the French agriculture: a convergence examination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">. Digital agriculture: the end of farmer’s decision-making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loughborough University. GBR., Jun 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Instituto Galego da Calidade Alimentaria Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571254v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Compétitivité, Agriculture et Alimentation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar : Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571568v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar ‘Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">INAO - Commission nationale Economie du Conseil permanent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183093v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AMOMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lempdes, France</w:t>
+              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar ‘Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178662v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INAO - Commission nationale Economie du Conseil permanent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montreuil, France</w:t>
+              <w:t xml:space="preserve">Conférence AMOMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178661v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Digital agriculture: the end of farmer’s decision-making?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance de la stratégie de différenciation des exploitations laitières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto Galego da Calidade Alimentaria Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Coruna, Spain</w:t>
+              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178671v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar : Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183085v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance de la stratégie de différenciation des exploitations laitières françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : Le progrès et ses conséquences en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">CESER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277157v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture numérique : Quelles conséquences pour les agriculteurs et les CUMA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de la Fédération départementale des CUMA de la Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pommerieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583789v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : Le progrès et ses conséquences en agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Forum of Agricultural Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178663v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : Quelles conséquences pour les agriculteurs et les CUMA ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de la Fédération départementale des CUMA de la Mayenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pommerieux, France</w:t>
+              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178656v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robotique Agricole : la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Agricultural Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée évènement Robotique agricole - ROBAGRI Industrie du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178665v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectoires de durabilité : une lecture par les modifications des cahiers des charges des AOP-IGP en Europe – Les AOP Reblochon et Laguiole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quiñones-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Penker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marescotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Forum ODT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bulle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277143v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique Agricole : la fin de l’autonomie de la décision des agriculteurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée évènement Robotique agricole - ROBAGRI Industrie du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">XVI° Biennial IASC Conference : Practicing the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178672v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 case studies to assess the economic impacts of Geographical indications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beucherie Olivier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Localized Agri-Food Systems - Challenge for the new ruralityin a changing world.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Etudes et de Recherches en Economie sur les Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667691v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the challenges for farms in the digital machine age ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The economic impacts of geographical indications: evidences from cases studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international de la robotique agricole (FIRA). Toulouse: NAIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657935v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La démarche de management stratégique au service de la transition agro-écologique et de la multi-performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Etudes et de Recherches en Economie sur les Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 38 p</w:t>
+              <w:t xml:space="preserve">Journée de rencontre et d’échanges des responsables d’exploitation agricole et ateliers techniques et des référents du plan « enseigner à produire autrement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604699v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic impacts of geographical indications: evidences from cases studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Les marchés laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2016, Lempdes / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798763v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche de management stratégique au service de la transition agro-écologique et de la multi-performance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontre et d’échanges des responsables d’exploitation agricole et ateliers techniques et des référents du plan « enseigner à produire autrement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Les coopératives : acteurs d’innovation ? ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657897v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux pour l’exploitation agricole à l’heure de la révolution numérique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The economic impacts of geographical indications: evidence from case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la robotisation et l'automatisation en agriculture. Montoldre: RMT Agroetica et IRSTEA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montoldre, France</w:t>
+              <w:t xml:space="preserve">FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657913v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic impacts of geographical indications: evidence from case studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quels enjeux pour l’exploitation agricole à l’heure de la révolution numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire sur la robotisation et l'automatisation en agriculture. Montoldre: RMT Agroetica et IRSTEA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652310v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marchés laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2016, Lempdes / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">149th EAAE Seminar : Structural change in agri-food chains: new relations between farm sector, food industry and retail sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277285v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le fromage de garde. Forum Origine, Diversité et Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les coopératives : acteurs d’innovation ? ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">Atelier 3 - Innovations pour la gestion durable des biens communs et produits dont la qualité est liée à l’origine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652652v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149th EAAE Seminar : Structural change in agri-food chains: new relations between farm sector, food industry and retail sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183109v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le fromage de garde. Forum Origine, Diversité et Territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 3 - Innovations pour la gestion durable des biens communs et produits dont la qualité est liée à l’origine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italie</w:t>
+              <w:t xml:space="preserve">Colloque SFER Les marchés laitiers (LML) Lempdes/Clermont-Ferrand. 9 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, LEMPDES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657871v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le lait.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">XVI° Rencontres du Réseau Interuniversitaire de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657685v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité de l’exploitation agricole : éléments de réflexion à partir de l’analyse comparée de six régions laitières françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Les marchés laitiers (LML) Lempdes/Clermont-Ferrand. 9 juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, LEMPDES, France</w:t>
+              <w:t xml:space="preserve">Séminaire UMR Smart Lereco.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652437v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le lait.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PerfEA: Ongoing counselling towards strategic planning processes to implement the agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI° Rencontres du Réseau Interuniversitaire de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edgmond, Newport TF10 8NB,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652631v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité de l’exploitation agricole : éléments de réflexion à partir de l’analyse comparée de six régions laitières françaises.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UMR Smart Lereco.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les coopératives : acteurs d’innovation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEM &amp; Sciences Po Grenoble, Apr 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657925v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfEA: Ongoing counselling towards strategic planning processes to implement the agro-ecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edgmond, Newport TF10 8NB,, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. journées de recherche en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; School of Management (IESEG). FRA.; Université Catholique de Lille (UC Lille). FRA.; Université de Lille. FRA. Centre National de la Recherche Scientifique (CNRS).; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652226v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geographical indications: what institutional innovations for a territorial construction of technical innovations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Michelotto-Pastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les coopératives : acteurs d’innovation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEM &amp; Sciences Po Grenoble, Apr 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2016, Montpellier, France. 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277322v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées de recherche en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; School of Management (IESEG). FRA.; Université Catholique de Lille (UC Lille). FRA.; Université de Lille. FRA. Centre National de la Recherche Scientifique (CNRS).; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Eider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462778v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications: what institutional innovations for a territorial construction of technical innovations?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">10 case studies to assess the economic impacts of Geographical indications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucherie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2016, Montpellier, France. 275 p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Localized Agri-Food Systems - Challenge for the new ruralityin a changing world.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742003v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What are the challenges for farms in the digital machine age ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eider</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aubière, France</w:t>
+              <w:t xml:space="preserve">Forum international de la robotique agricole (FIRA). Toulouse: NAIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646041v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess well established cases over the world</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742002v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la prise de décision en agriculture : Ce que nous disent les expériences de management stratégique de l’exploitation agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole. Le conseil agricole en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">APCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277511v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la fin de l’exploitation agricole familiale ? Etat de lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling : The case of greenhouse gas emissions in French meat sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session plénière de la Chambre d'agriculture de l'Allier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Moulins, France</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181453v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122096v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole. Le conseil agricole en évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FAO study on the economic impacts on geographical indications Forum Origin, Diversity and Territories: Right to Food and Citizen Initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Swiss Pavillion of the Expo Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181446v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-adjusted productivity change in french suckler cow farms: The use of a generalized multiplicatively complete färe-primont index</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PerfCuma : Construire et accompagner la démarche de management stratégique des CUMA pour l’amélioration continue de leur performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire EIDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511989v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfCuma : Construire et accompagner la démarche de management stratégique des CUMA pour l’amélioration continue de leur performance globale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pollution-adjusted productivity change in french suckler cow farms: The use of a generalized multiplicatively complete färe-primont index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EIDER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aubière, France</w:t>
+              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391331v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk, Complexity and competitiveness in Agriculture:Towards Strategic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th STRAT Training Conference. APCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling : The case of greenhouse gas emissions in French meat sheep farming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fondements et performances de la stratégie de différenciation des filières fromagères AOP : quels enseignements pour la filière laine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. 28 p</w:t>
+              <w:t xml:space="preserve">Lainamac, Journées nationales de la Laine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Felletin-Aubusson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209071v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181443v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAO study on the economic impacts on geographical indications Forum Origin, Diversity and Territories: Right to Food and Citizen Initiatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pollution-adjusted productivity change in French suckler cow farms: The use of a generalized multiplicatively complete Färe-Primont index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Pavillion of the Expo Milano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183241v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et performances de la stratégie de différenciation des filières fromagères AOP : quels enseignements pour la filière laine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lainamac, Journées nationales de la Laine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Felletin-Aubusson, France</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181445v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181444v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-adjusted productivity change in French suckler cow farms: The use of a generalized multiplicatively complete Färe-Primont index</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La classe inversée pour renverser le cours magistral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de formation GRETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277504v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess “well established GIs” over the world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Agriculture in an urbanizing society : Reconnecting Agriculture and Food Chains to Societal needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277506v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">PerfCoop: A methodological framework to help cooperative members to build and manage a sustainable strategy in a participative way. Future of the Cooperative model: Creativity, innovation and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Co-operative Alliance : International Research Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277425v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe inversée pour renverser le cours magistral ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess well established cases over the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de formation GRETA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517821v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess “well established GIs” over the world.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers la fin de l’exploitation agricole familiale ? Etat de lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Agriculture in an urbanizing society : Reconnecting Agriculture and Food Chains to Societal needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Session plénière de la Chambre d'agriculture de l'Allier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183304v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfCoop: A methodological framework to help cooperative members to build and manage a sustainable strategy in a participative way. Future of the Cooperative model: Creativity, innovation and research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution de la prise de décision en agriculture : Ce que nous disent les expériences de management stratégique de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Co-operative Alliance : International Research Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188036v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms: application to PDO Localised Cheese Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moïti-Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-Food and Rural Innovation for Healthier Societies - Special session: Agri-food localised systems in Europe,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14th EAAE Congress, 2014, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189247v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the market power within two cheese PDO supply chains in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Diallo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Mountain Pastures and Mediterranean Forages Resources networks and Mountain Cheese network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2014, Clermont-Ferrand, France. 843 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189235v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">La classe inversée pour renverser la situation du cours magistral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2ème Université d’été de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439125v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Table ronde : Les p'tits gars de la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Pastures and Mediterranean Forages Resources networks and Mountain Cheese network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2014, Clermont-Ferrand, France. 843 p</w:t>
+              <w:t xml:space="preserve">Festival Alimen'terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723930v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Les p'tits gars de la campagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse économique de la compétitivité de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Alimen'terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Unité de recherche PICAR-T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lasalle Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391492v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe inversée pour renverser la situation du cours magistral.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrating undesirable outputs in production technology: The case of greenhouse gas emissions in French meat sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Université d’été de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2014 Asia-Pacific Productivity Conference (APPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302402v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique de la compétitivité de l’exploitation agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling - The case of greenhouse gas emissions in French meat sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Unité de recherche PICAR-T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lasalle Beauvais, France</w:t>
+              <w:t xml:space="preserve">8eme Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391484v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating undesirable outputs in production technology: The case of greenhouse gas emissions in French meat sheep farming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms: application to PDO Localised Cheese Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Asia-Pacific Productivity Conference (APPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Agri-Food and Rural Innovation for Healthier Societies - Special session: Agri-food localised systems in Europe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14th EAAE Congress, 2014, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123071v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling - The case of greenhouse gas emissions in French meat sheep farming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating the market power within two cheese PDO supply chains in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Journées de Recherches en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">8th JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189208v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mesures agri-environnementales favorisent-elles la fourniture de services écosystémiques ? Contribution de trois études de cas (Auvergne, Réunion, Guadeloupe)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières : éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7emes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">7ème journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524613v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières : éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les mesures agri-environnementales favorisent-elles la fourniture de services écosystémiques ? Contribution de trois études de cas (Auvergne, Réunion, Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">7emes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122334v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures agro-environnementales territorialisées, un dispositif de paiement pour services environnementaux ? Questionnement à partir de l'étude de sa mise en œuvre en Auvergne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur l'écologisation des politiques publiques et des pratiques agricoles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Avignon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’élévation de barrières à l’entrée aux concurrents pour préserver un système productif agroalimentaire : le cas de la filière AOC comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque de l'ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les conflits d'usage : que nous apprend le contentieux judiciaire et administratif sur le développement des régions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Territoires et enjeu du développement régional"</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon 9, 10 et 11 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004237v1</w:t>
-              </w:r>
-[...5631 lines deleted...]
-                <w:t xml:space="preserve">hal-02664873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' trade-off strategies between investment and private withdrawals, and the profitability of invested capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the U.S. Onion Industry with a Focus on New York State Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18313,2319 +18460,2459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the U.S. Onion Industry with a Focus on New York State Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VetagroSup; UMR Territoires; Cornell University CALS. 2023, pp.1-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve the adoption, performance and sustainability of ecological farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Kantelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tzanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats du projet de recherche FARM_VALUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE /Bordeaux Sciences Economiques; Umr Territoires. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative public and private measures to encourage the adoption of ecological practices and enhance the performance and sustainability of ecological agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmer private social performance depending on the degree of ecological approaches. LIFT Low-Input Farming and Territories – Integrating knowledge for improving ecosystem based farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D3.2, INRAE; VetagroSup; Boku; Demeter; Teagasc. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Byrne</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04218398v1</w:t>
+                <w:t xml:space="preserve">hal-03279788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer private social performance depending on the degree of ecological approaches. LIFT Low-Input Farming and Territories – Integrating knowledge for improving ecosystem based farming.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03279788v1</w:t>
+                <w:t xml:space="preserve">hal-04218400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm technical-economic performance depending on the degree of ecological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niedermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kantelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eckart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kohrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04218400v1</w:t>
+                <w:t xml:space="preserve">hal-04454001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm technical-economic performance depending on the degree of ecological approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-economic impact of ecological agriculture at the territorial level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Davidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bakucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Schaller</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04454001v1</w:t>
+                <w:t xml:space="preserve">hal-04218405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic impact of ecological agriculture at the territorial level</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative public and private measures to encourage the adoption of ecological practices and enhance the performance and sustainability of ecological agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Britz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04218405v1</w:t>
+                <w:t xml:space="preserve">hal-04218398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, SMART-LERECO (coordination). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFT large-scale farmer survey questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Tzouramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilia Konstantidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.2, HAO Demeter - Hellenic Agricultural Organization Demeter. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strengthening sustainable food systems through geographical indications: an analysis of economic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">UMR Territoires (AgroParisTech, INRAE, Université Clermont-Auvergne, VetagroSup). 2018</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 13, European Bank for Reconstruction and Development (EBRD). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04466297v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening sustainable food systems through geographical indications: an analysis of economic impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+                <w:t xml:space="preserve">La compétitivité des filières animales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Turolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 13, European Bank for Reconstruction and Development (EBRD). 2018</w:t>
+              <w:t xml:space="preserve">[Contrat] Inconnu. 2018, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02788568v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité des filières animales françaises</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Inconnu. 2018, 69 p</w:t>
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Territoires (AgroParisTech, INRAE, Université Clermont-Auvergne, VetagroSup). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02439979v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2017, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’utilisation des méthodes d’évaluation de la valeur des exploitations agricoles : résumé des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inra. 2017, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of undesirable outputs in production technology modeling: The case of greenhouse gas emissions in French meat sheep farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2014, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits environnementaux et gestion des espaces : Modalités de recours au tribunal, pratiques administratives et logiques d'acteurs entre environnement et aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal experience of successors during farm transfers in French cattle farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de l’association européenne des économistes agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice 126 : Management stratégique de l’entreprise agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liste des notices - Dictionnaire de l'enseignement agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.Vol. 11, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Payen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466336v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946375v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.119</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935508v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : Le progrès et ses conséquences en agriculture. Journées ecole doctorale, Les nouvelles ruralités : des enjeux pluridisciplinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20635,1195 +20922,1195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">100p, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies des filières fromagères sous AOP en Europe. Modes de régulation et performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 2018, Update Sciences &amp; technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture en Mouvement - Innovations stratégiques et performance globale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120 p., 2016, Chemins durables, 979-10-275-0090-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 277 p., 2014, Update Sciences et Technologies, 978-2-7592-2272-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques publiques à l’efficacité économique des entreprises agricoles : quelles synergies entre économie et agronomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture de précision et transition agroécologique des exploitations : regards croisés des acteurs du monde agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Pollution-Generating Technologies: A Numerical Comparison of Non-parametric Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Efficiency and Productivity II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 287, Springer International Publishing, pp.67-85, 2020, International Series in Operations Research &amp; Management Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41618-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance Across Multiple Levels of Agri-environmental Measures in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muradian R. &amp; Rival L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing the Provision of Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-277, 2013, Studies in Ecological Economics, 978-94-007-5175-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5176-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces ruraux et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Environnement et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195312v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-03280860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières: éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21833,185 +22120,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits d'usage dans les espaces périurbains et ruraux français. Une approche par l'analyse économique de la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits d'usage dans les espaces périurbains et ruraux – Une approche par l'analyse économique de la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00424110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22079,51 +22366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20C9CBFB"/>
+    <w:nsid w:val="DF5B61BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22310,51 +22597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compaor&#233; Nouria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cadot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Declerck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.314079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wendling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Blache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guicheteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04939008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04938867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Declerck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942653v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04732249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04717154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04680454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04924345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forster" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Penker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183099v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucherie Olivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657897v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652437v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charbonnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Michelotto-Pastro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181444v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189247v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#239;ti-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noulin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969713v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103583" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-024-02604-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0113" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519860v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31743" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04645250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Paul Dureau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2023.131.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05007209v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891655v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Landert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Carolus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12359" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.112.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12683" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9437" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280138v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12422" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592096v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Edelmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Fernanda Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Broscha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.968" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beucherie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20200031" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1524982" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Ngoulma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7121" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946181v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09656-y" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauclair" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5836/ijam/2018-07-68" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulleau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169385v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224576v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064627v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109711v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15274" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999829v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000247v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195293v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537008v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536962v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466267v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877320v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chatellier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delame" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788568v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588621v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019651v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946375v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652551v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176503v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794853v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/economie-gestion/4912-agriculture-en-mouvement-9791027500901.html" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195387v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064653v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361396v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41618-8_5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979603v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-5176-7" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5176-7_13" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195312v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280860v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821569v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424110v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Blache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00231-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-024-02604-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31743" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04645250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Paul Dureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2023.131.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Landert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Carolus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.112.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05007209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9437" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12422" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beucherie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20200031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Edelmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Fernanda Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Broscha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Ngoulma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09656-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1524982" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauclair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5836/ijam/2018-07-68" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15274" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compaor&#233; Nouria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597011v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596981v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592202v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guicheteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cadot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Declerck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.314079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04938867v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04939008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942543v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cook" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Declerck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04717154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04732249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789247v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04680454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681392v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04924345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681420v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571254v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178672v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302578v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forster" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Penker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657871v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657685v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652631v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charbonnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Michelotto-Pastro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucherie Olivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657935v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391331v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181448v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517821v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#239;ti-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391484v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189208v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189247v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noulin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chatellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delame" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588621v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946375v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176503v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664242v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/economie-gestion/4912-agriculture-en-mouvement-9791027500901.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064653v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280860v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361396v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41618-8_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-5176-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5176-7_13" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195312v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424110v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>