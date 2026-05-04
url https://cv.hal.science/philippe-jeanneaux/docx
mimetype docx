--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -262,51 +262,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -543,248 +543,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des collectifs d’agriculteurs porteurs de filières territorialisées dans les trajectoires de transition agroécologique des exploitations agricoles : analyse par la méthode des narrations quantifiées</w:t>
+                <w:t xml:space="preserve">Measuring productivity when technology is heterogeneous using a latent class stochastic frontier model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arcs.10874⟩</w:t>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00181-024-02604-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962520v3</w:t>
+                <w:t xml:space="preserve">hal-04599393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring productivity when technology is heterogeneous using a latent class stochastic frontier model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des collectifs d’agriculteurs porteurs de filières territorialisées dans les trajectoires de transition agroécologique des exploitations agricoles : analyse par la méthode des narrations quantifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Relational chains, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00181-024-02604-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arcs.10874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599393v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des technologies de précision pour améliorer les conditions de travail dans les élevages agroécologiques : questionnements et perspectives</w:t>
               </w:r>
@@ -894,547 +894,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éclairage sur l’installation aidée en agriculture : le cas du Puy-de-Dôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 212, pp.106-125. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 384, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.31743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519860v1</w:t>
+                <w:t xml:space="preserve">hal-04152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la valeur des exploitations agricoles : une enquête sur les pratiques françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">Renforcer la capacité tampon des systèmes fourragers face à de multiples aléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Paul Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11430⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152201v1</w:t>
+                <w:t xml:space="preserve">hal-04645250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la capacité tampon des systèmes fourragers face à de multiples aléas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éclairage sur l’installation aidée en agriculture : le cas du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.183-206. </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.106-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.31743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645250v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la confiance dans la gestion collective des risques de pullulation de ravageurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux de la transmission agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2023006⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (33), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.033.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174857v1</w:t>
+                <w:t xml:space="preserve">hal-04345300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la transmission agricole en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance de la confiance dans la gestion collective des risques de pullulation de ravageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (33), pp.113-121. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.033.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345300v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a more profitable value chain for New York state onions</w:t>
               </w:r>
@@ -1496,1744 +1496,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+                <w:t xml:space="preserve">Différenciation et compétitivité : quelle performance pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155663v1</w:t>
+                <w:t xml:space="preserve">hal-04072531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farming systems in transition to agroecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comptes Rendus : Callois Jean-Marc, Le renouveau des territoires par la bioéconomie - Les ressources du vivant au coeur d'une nouvelle économie, Versailles, éditions Quae, 2022, 228 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.229-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891655v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does eEcological farming mean for farm labour?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing farming systems in transition to agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niedermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Landert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Davidova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Bakucs</w:t>
+                <w:t xml:space="preserve">Johannes Carolus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (3), pp.21 - 26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692x.12366⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.48-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983020v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social mechanisms to facilitate the agroecological transition of agri-food system</w:t>
+                <w:t xml:space="preserve">Farm valuation: A comparison of methods for French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.112.009⟩</w:t>
+              <w:t xml:space="preserve">Agribusiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.786-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agr.21752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04537765v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm valuation: A comparison of methods for French farms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What does eEcological farming mean for farm labour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Davidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alebaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bakucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agribusiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/agr.21752⟩</w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770125v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heterogeneous technologies in the presence of sample selection: The case of dairy farms and the adoption of agri‐environmental schemes in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social mechanisms to facilitate the agroecological transition of agri-food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (3), pp.422-438. </w:t>
+              <w:t xml:space="preserve">The Journal of Agriculture, Food Systems, and Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/agec.12683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5304/jafscd.2022.112.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03516608v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et compétitivité : quelle performance pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+                <w:t xml:space="preserve">Modeling heterogeneous technologies in the presence of sample selection: The case of dairy farms and the adoption of agri‐environmental schemes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Gillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021036⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (3), pp.422-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/agec.12683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072531v1</w:t>
+                <w:t xml:space="preserve">hal-03516608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes Rendus : Callois Jean-Marc, Le renouveau des territoires par la bioéconomie - Les ressources du vivant au coeur d'une nouvelle économie, Versailles, éditions Quae, 2022, 228 p.</w:t>
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, p 97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007209v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592157v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405184v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Delame</w:t>
+                <w:t xml:space="preserve">Latent Class Modelling for a Robust Assessment of Productivity: Application to French Grazing Livestock Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.760-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516957v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Class Modelling for a Robust Assessment of Productivity: Application to French Grazing Livestock Farms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social Learning in Food Quality Governance ? Evidences from Geographical Indications Amendments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Edelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Fernanda Quiñones-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Broscha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marescotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12422⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.108-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijc.968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280138v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation du modèle de l’exploitation familiale et nouvelles structurations des relations capital-travail-foncier en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening sustainable food systems through geographical indications: evidence from 9 worldwide case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (4), pp.1-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20900/jsr20200031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Learning in Food Quality Governance ? Evidences from Geographical Indications Amendments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: a Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Commons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.108-122. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (11), pp.1166-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/ijc.968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2018.1524982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592096v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la qualité par la distribution et dynamique des ventes. Le cas des AOP fromagères d’Auvergne</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution-adjusted productivity changes: extending the färe–primont index with an illustration with french suckler Cow farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3542,239 +3542,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: a Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PerfCuma: A framework to manage the sustainable development of small cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2018.1524982⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5836/ijam/2018-07-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901487v1</w:t>
+                <w:t xml:space="preserve">hal-04921234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de l’agriculture auvergnate : l’influence réciproque des politiques agricoles et des stratégies des filières</w:t>
+                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lherm</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 627-628, pp.147-180</w:t>
+              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (27-31)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618396v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture numérique : quelles conséquences sur l’autonomie de la décision des agriculteurs ?</w:t>
               </w:r>
@@ -3823,2405 +3823,2288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et évaluation de la valeur des exploitations agricoles : la crise du renouvellement des générations en agriculture et les limites du modèle actuel</w:t>
+                <w:t xml:space="preserve">Les transformations de l’agriculture auvergnate : l’influence réciproque des politiques agricoles et des stratégies des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lherm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (27-31)</w:t>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 627-628, pp.147-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763240v1</w:t>
+                <w:t xml:space="preserve">hal-02618396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three decades of productivity change in French beef production: a Färe-Primont index decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62, pp.352-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-8489.12264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfCuma: A framework to manage the sustainable development of small cooperatives</w:t>
+                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.88-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921234v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pollution-generating technologies in performance benchmarking: Recent developments, limits and future prospects in the nonparametric framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 250 (2), pp.347-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions and efficiency in French sheep meat farming: A non-parametric framework of pollution-adjusted technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Greenhouse gas emissions and efficiency in French sheep meat farming: a non-parametric framework of pollution-adjusted technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.33-65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 44, pp.1-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515004v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions and efficiency in French sheep meat farming: a non-parametric framework of pollution-adjusted technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Greenhouse gas emissions and efficiency in French sheep meat farming: A non-parametric framework of pollution-adjusted technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44, pp.1-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.33-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbw013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644669v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.88-96</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169385v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’évaluation et d’analyse des conflits dans les espaces ruraux et périurbains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The performance of the strategy of differentiationof dairy farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65 (65), pp.37-48</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Forage resources and ecosystemservices provided by Mountainand Mediterranean grasslandsand rangelands, 109, pp.609-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222759v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of the strategy of differentiationof dairy farms in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques publiques, efficacité économique des entreprises agricoles : de nouvelles collaborations à construire entre les agronomes et les économistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Forage resources and ecosystemservices provided by Mountainand Mediterranean grasslandsand rangelands, 109, pp.609-613</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122060v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques publiques, efficacité économique des entreprises agricoles : de nouvelles collaborations à construire entre les agronomes et les économistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064627v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+                <w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibullah Magsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14807⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195363v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and measuring land-use and proximity conflicts : methods and identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Droits d’usage et environnement : ce que nous enseignent les recours concernant les installations classées dans trois régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Vu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-3-85⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.15274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189900v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits d’usage et environnement : ce que nous enseignent les recours concernant les installations classées dans trois régions françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sophie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109711v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t>
+                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy Farms in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Sophie Petit</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.609-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064636v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy Farms in France.</w:t>
+                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 109, pp.609-613</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165575v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA GESTION DES EXPLOITATIONS AGRICOLES : UN ÉTAT DES LIEUX DE LA RECHERCHE EN FRANCE</w:t>
+                <w:t xml:space="preserve">Stratégie d'élévation des coûts des concurrents pour préserver un système productif agro-alimentaire : le cas d'une filière fromagère d'appellation d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Gérer et Comprendre, 107, pp.29-40</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135, pp.115-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122219v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'élévation des coûts des concurrents pour préserver un système productif agro-alimentaire : le cas d'une filière fromagère d'appellation d'origine</w:t>
+                <w:t xml:space="preserve">The protest of local public decision-making and land-use conflicts in French rural and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135, pp.115-138</w:t>
+              <w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.62-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999829v1</w:t>
+                <w:t xml:space="preserve">hal-01000247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protest of local public decision-making and land-use conflicts in French rural and peri-urban areas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (Volume 10 Numéro 1), http://vertigo.revues.org/9590#quotation. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000247v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer et mesurer la conflictualité liée aux usages de l’espace ? Eléments de méthode et de repérage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La contestation locale des décisions publiques et les conflits d'usage dans les espaces ruraux et périurbains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (4), pp.157-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627705v1</w:t>
+                <w:t xml:space="preserve">hal-01195293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contestation locale des décisions publiques et les conflits d'usage dans les espaces ruraux et périurbains français</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflits et tensions autour des usages de l'espace dans les territoires ruraux et périurbains : Le cas de six zones géographiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195293v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">André Torre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aznar</w:t>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Galman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.415-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (135)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (136)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil d’évaluation de la durabilité selon le degré d’écologisation des pratiques agricoles : Application aux données RICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+                <w:t xml:space="preserve">Y Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle du RICA_SSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils numériques au service des systèmes ovins pâturants : un parc d'outils construit à la carte, des éleveurs aux avis variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaoré Nouria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,7820 +6119,7829 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Billaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les interactions au sein de collectifs d'agriculteurs organisés autour de filière territoriales en façonnent la gouvernance : mise en regard de deux cas d'études analysés à l'aune des réseaux complets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence francophone interdisciplinaire sur l’analyse des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911384v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de création des collectifs d'agriculteurs porteurs de filières territorialisées : mobilisation d'une diversité d'acteurs et de ressources des Systèmes Alimentaires Territorialisés et contribution à une diversification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris-Saclay, Dec 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526734v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The capitalisation of agricultural income and the creation of professional agricultural assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324001v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler changements de pratiques agricoles et valorisation économique pour la transition agroécologique des fermes: le rôle levier de l'organisation collective des agriculteurs autour de filières territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gillerot</w:t>
+                <w:t xml:space="preserve">L'Évaluation des Exploitations Agricoles : État des Lieux des Pratiques et Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Polge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">colloque SFER « Financements des Filières Agricoles et Alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655445v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et partager des enseignements à distance dans l’enseignement supérieur : une transition dans le processus d’enseignement-apprentissage ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTOP et LISST, Université Toulouse - Jean Jaurès, Toulouse, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597011v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Installation – Transmission en agriculture, profil des repreneurs, coût et financement : éclairages à partir du cas de l’installation aidée dans le Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">Séminaire EIDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2021, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592185v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de reprise d’une exploitation agricole et vécu de la transmission en élevage bovins en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">Centralization, Subordination, Separation or Status Quo: What Choices for Federation of Cooperatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Aug 2021, Austin, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.314079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596973v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Action: to Facilitate the Transition to Agroecology? A Global North Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Seminar Department of Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592179v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir et partager des enseignements à distance dans l’enseignement supérieur : une transition dans le processus d’enseignement-apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Droyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 18p</w:t>
+              <w:t xml:space="preserve">Colloque Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTOP et LISST, Université Toulouse - Jean Jaurès, Toulouse, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596988v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des caractéristiques démographiques, professionnelles et techniques d’un agriculteur sur son coût d’installation, une analyse empirique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596981v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strategic Planning Process for building and managing local agri-food sustainable strategy in a participative way</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Polge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop n°1 - Session n°4, Oct 2021, Poschiavo, Switzerland</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596919v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des dynamiques collectives portées par les agriculteurs et leur participation à la mise en œuvre des territoires agroécologiques : l’exemple du Puy-de-Dôme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596966v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition des organisations agricoles vers le développement durable : l’approche systémique du changement et sa mise en œuvre par le management stratégique</w:t>
+                <w:t xml:space="preserve">A Strategic Planning Process for building and managing local agri-food sustainable strategy in a participative way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment accompagner les agriculteurs dans le pilotage de leur stratégie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terrasolis, Jan 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop n°1 - Session n°4, Oct 2021, Poschiavo, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592171v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des caractéristiques démographiques, professionnelles et techniques d’un agriculteur sur son coût d’installation, une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210138v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et évolution de l’installation aidée en agriculture : aperçu avec le cas du Puy-de-Dôme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliot Wendling</w:t>
+                <w:t xml:space="preserve">Processus de reprise d’une exploitation agricole et vécu de la transmission en élevage bovins en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 22p</w:t>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596978v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NY Muck Onion Supply Chain: Challenges and Opportunities</w:t>
+                <w:t xml:space="preserve">Collective Action: to Facilitate the Transition to Agroecology? A Global North Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar ACRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LYSON Center, USDA &amp;Cornell University, Jun 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">, Seminar Department of Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592202v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delame</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592198v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management stratégique de l’entreprise agricole à mission</w:t>
+                <w:t xml:space="preserve">Accompagner la transition des organisations agricoles vers le développement durable : l’approche systémique du changement et sa mise en œuvre par le management stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refonder l’agriculture à l’heure de l’Anthropocène : Un nouveau regard sur l’entreprise agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium, Jun 2021, Cycle de webinaire, France</w:t>
+              <w:t xml:space="preserve">Comment accompagner les agriculteurs dans le pilotage de leur stratégie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terrasolis, Jan 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592174v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pullulations de campagnols terrestres : un phénomène qui interroge la sociologie et l’anthropologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le management stratégique de l’entreprise agricole à mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 19p</w:t>
+              <w:t xml:space="preserve">Refonder l’agriculture à l’heure de l’Anthropocène : Un nouveau regard sur l’entreprise agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium, Jun 2021, Cycle de webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596955v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206915v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation – Transmission en agriculture, profil des repreneurs, coût et financement : éclairages à partir du cas de l’installation aidée dans le Puy-de-Dôme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The NY Muck Onion Supply Chain: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EIDER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2021, Lempdes, France</w:t>
+              <w:t xml:space="preserve">Seminar ACRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LYSON Center, USDA &amp;Cornell University, Jun 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592178v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralization, Subordination, Separation or Status Quo: What Choices for Federation of Cooperatives?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Declerck</w:t>
+                <w:t xml:space="preserve">Typologie et évolution de l’installation aidée en agriculture : aperçu avec le cas du Puy-de-Dôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 22p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596905v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition des filières sous IG Mettre en œuvre le management stratégique pour l’amélioration continue de la performance globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pullulations de campagnols terrestres : un phénomène qui interroge la sociologie et l’anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil permanent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INAO, Feb 2020, Montreuil, France</w:t>
+              <w:t xml:space="preserve">XVème JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2021, Toulouse, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592132v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) agriculture(s) en Limagne à l’horizon 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domaine de Mons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Limagrain, Feb 2020, Chappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des technologies numériques pour l’adoption de pratiques agro-écologiques dans les exploitations agricoles?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner la transition des filières sous IG Mettre en œuvre le management stratégique pour l’amélioration continue de la performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GIS Picleg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil permanent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INAO, Feb 2020, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592140v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm valuation: a comparison of methods for French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER-INRAE-CIRAD, Dec 2020, CLermont-Ferrand, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lait cru : créateur de valeurs ajoutées et partagées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+                <w:t xml:space="preserve">Mobilisation des technologies numériques pour l’adoption de pratiques agro-écologiques dans les exploitations agricoles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fromages au lait cru, entre risques et bénéfices : la diversité au cœur du débat !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAOL-INAO, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence GIS Picleg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592125v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : le progrès et ses conséquences en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le lait cru : créateur de valeurs ajoutées et partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée par l’AMOMA de la Nièvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMOMA, Apr 2019, Challuy-Nevers, France</w:t>
+              <w:t xml:space="preserve">Fromages au lait cru, entre risques et bénéfices : la diversité au cœur du débat !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAOL-INAO, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938867v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des résultats de l'APR Compétitivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de prospective, Ministère de l’Agriculture et de l’Alimentation, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">INAO, Commission économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946278v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Federation of co-ops versus merged co-ops: agency problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CERFRANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Issoire, France</w:t>
+              <w:t xml:space="preserve">13th Intl European Forum on System Dynamics &amp; Innovation in Food Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, [s.l.], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931146v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
+                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : le progrès et ses conséquences en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13°JRSS - Session spéciale "Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Sciences Agro, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée par l’AMOMA de la Nièvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMOMA, Apr 2019, Challuy-Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931139v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital agriculture: the end of farmer's decision-making ?</w:t>
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent « Innovation » Digitag, Axes 1 et 2 DigitAg, IUT Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des résultats de l'APR Compétitivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de prospective, Ministère de l’Agriculture et de l’Alimentation, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939008v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INAO, Commission économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreuil, France</w:t>
+              <w:t xml:space="preserve">Séminaire CERFRANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Issoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946438v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federation of co-ops versus merged co-ops: agency problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitalisation du revenu agricole et formation du patrimoine professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Intl European Forum on System Dynamics &amp; Innovation in Food Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, [s.l.], France</w:t>
+              <w:t xml:space="preserve">13°JRSS - Session spéciale "Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences Agro, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942543v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
+                <w:t xml:space="preserve">Digital agriculture: the end of farmer's decision-making ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du patrimoine Lemuy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Bourgogne Franche-Comté, Sep 2019, [s.l.], France</w:t>
+              <w:t xml:space="preserve">Séminaire permanent « Innovation » Digitag, Axes 1 et 2 DigitAg, IUT Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942653v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition des filières sous IG - Mettre en œuvre le management stratégique pour l’amélioration continue de la performance globale</w:t>
+                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montreuil, France</w:t>
+              <w:t xml:space="preserve">Journées du patrimoine Lemuy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Bourgogne Franche-Comté, Sep 2019, [s.l.], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930404v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse contemporaine des relations capital-foncier-travail-famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner la transition des filières sous IG - Mettre en œuvre le management stratégique pour l’amélioration continue de la performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Entretiens du Pradel "Du domaine à l’entreprise agricole, quelle conception de la ferme pour demain ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aubenas, France</w:t>
+              <w:t xml:space="preserve">Commission économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945947v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche systémique du changement : Management stratégique pour l’amélioration continue de la performance globale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse contemporaine des relations capital-foncier-travail-famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Enseigner et apprendre l’agroécologie, Ensfea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10ème édition des Entretiens du Pradel "Du domaine à l’entreprise agricole, quelle conception de la ferme pour demain ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aubenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733080v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Grille d’analyse pour discuter les interactions d’un système avec son environnement à partir du cadre théorique de Bossel et ses applications possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agretic. Journée « machinisme agricole : de nouvelles technologies pour innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Aubin du Cormier, France</w:t>
+              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681438v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impacts of Geographical Indications: worldwide evidences from 9 case studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840960v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric latent class analysis with färe-primont TFP decomposition: application to french grazing livestock farms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Productivity Workshop (NAPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t>
+              <w:t xml:space="preserve">Journée du groupe des économistes du SAD, Thématique générale de la journée : Agriculture et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856970v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins Journées du patrimoine Lemuy</w:t>
+                <w:t xml:space="preserve">L’approche systémique du changement : Management stratégique pour l’amélioration continue de la performance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRAC Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Inconnue, France</w:t>
+              <w:t xml:space="preserve">Séminaire Enseigner et apprendre l’agroécologie, Ensfea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717154v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The governance of cooperative federations, a first insight</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International European Forum (Igls-Forum) (163rd EAAE Seminar) on System Dynamics and Innovation in Food Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Agretic. Journée « machinisme agricole : de nouvelles technologies pour innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Aubin du Cormier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927351v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+                <w:t xml:space="preserve">Economic impacts of Geographical Indications: worldwide evidences from 9 case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122013v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations pédagogiques en sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical Indications: Trade-off that emerge from worldwide case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFER-INRA-CIRAD (ed). 12ème journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Syal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Inconnue, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732249v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Indications: Trade-off that emerge from worldwide case Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Barjolle</w:t>
+                <w:t xml:space="preserve">Parametric latent class analysis with färe-primont TFP decomposition: application to french grazing livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Inconnue, Colombia</w:t>
+              <w:t xml:space="preserve">North American Productivity Workshop (NAPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727179v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins Journées du patrimoine Lemuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche, UniLasalle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">DRAC Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Inconnue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681410v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: A Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">The governance of cooperative federations, a first insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12th International European Forum (Igls-Forum) (163rd EAAE Seminar) on System Dynamics and Innovation in Food Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789247v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et Société</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation et compétitivité : quelles performances pour les exploitations viticoles françaises sous signe de qualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention Café-théâtre « La Baie des Singes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cournon, France</w:t>
+              <w:t xml:space="preserve">12ème Journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681373v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’approche systémique du changement : vers le management stratégique pour l’amélioration continue de la performance globale de l’entreprise agricole</w:t>
+                <w:t xml:space="preserve">Innovations pédagogiques en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFER-INRA-CIRAD (ed). 12ème journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680454v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et Société - Débat sur le devenir de l’exploitation agricole familiale</w:t>
+                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention Salon International de l’Agriculture SIA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche, UniLasalle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681392v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche systémique du changement, une mise en œuvre par le management stratégique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2015: A Färe-Primont index decomposition using group frontiers and meta-frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Stratégie d’entreprise – Quels nouveaux leviers pour ma stratégie en 2018 ? Les rendez-vous de l’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vineuil, France</w:t>
+              <w:t xml:space="preserve">30th International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733084v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer les systèmes alimentaires durables grâce aux indications géographiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SFER de Politiques Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Intervention Café-théâtre « La Baie des Singes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924345v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model technologies accounting for undesirable outputs? A numerical comparison of nonparametric approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner l’approche systémique du changement : vers le management stratégique pour l’amélioration continue de la performance globale de l’entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Santander Chair International Workshop of Efficiency and Productivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Miguel Hernández [Elche]. ESP., Jun 2018, Alicante, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811438v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : vers la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Agriculture et Société - Débat sur le devenir de l’exploitation agricole familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du groupe des économistes du SAD, Thématique générale de la journée : Agriculture et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intervention Salon International de l’Agriculture SIA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681420v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille d’analyse pour discuter les interactions d’un système avec son environnement à partir du cadre théorique de Bossel et ses applications possibles</w:t>
+                <w:t xml:space="preserve">L’approche systémique du changement, une mise en œuvre par le management stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RMT Erytage, ACTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Stratégie d’entreprise – Quels nouveaux leviers pour ma stratégie en 2018 ? Les rendez-vous de l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vineuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727220v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique d’aide à l’installation en agriculture : éclairage par l’évaluation ex-post des mesures du PDRH (2007-2013)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcer les systèmes alimentaires durables grâce aux indications géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de Recherche Agronomique (INRA). UMR Centre d'Economie de l'Environnement Montpellier (1135).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Jun 2018, Montpellier, France. 5 p</w:t>
+              <w:t xml:space="preserve">Séminaire SFER de Politiques Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829242v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to model technologies accounting for undesirable outputs? A numerical comparison of nonparametric approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
+              <w:t xml:space="preserve">2. Santander Chair International Workshop of Efficiency and Productivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Miguel Hernández [Elche]. ESP., Jun 2018, Alicante, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571249v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectoires de durabilité : une lecture par les modifications des cahiers des charges des AOP-IGP en Europe – Les AOP Reblochon et Laguiole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quiñones-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Penker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marescotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lemuy, France</w:t>
+              <w:t xml:space="preserve">Forum ODT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bulle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349086v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
+                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X° JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVI° Biennial IASC Conference : Practicing the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277237v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-frontier Luenberger-Färe-Primont indicator in the French agriculture: a convergence examination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loughborough University. GBR., Jun 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">21. International Farm Management Association congress (IFMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Agricultural Management (IAgrM). GBR.; Scotland's Rural College (SRUC). GBR., Jul 2017, Edinburgh, United Kingdom. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571254v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruitières à Comté au fil du temps - De Lemuy à Salins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Compétitivité, Agriculture et Alimentation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lemuy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571568v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Digital agriculture: the end of farmer’s decision-making?</w:t>
+                <w:t xml:space="preserve">Farm value evaluation: Methods and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instituto Galego da Calidade Alimentaria Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Coruna, Spain</w:t>
+              <w:t xml:space="preserve">X° JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178671v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-frontier Luenberger-Färe-Primont indicator in the French agriculture: a convergence examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar : Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">15. European Workshop on Efficiency and Productivity Analysis (EWEPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loughborough University. GBR., Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183085v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INAO - Commission nationale Economie du Conseil permanent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montreuil, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Compétitivité, Agriculture et Alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178661v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
+                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : Le progrès et ses conséquences en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar ‘Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CESER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183093v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence AMOMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lempdes, France</w:t>
+              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178662v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance de la stratégie de différenciation des exploitations laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et Evaluation de la Valeur des Exploitations Agricoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Digital agriculture: the end of farmer’s decision-making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Feb 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Instituto Galego da Calidade Alimentaria Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583789v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : Le progrès et ses conséquences en agriculture</w:t>
+                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar : Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178663v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture numérique : Quelles conséquences pour les agriculteurs et les CUMA ?</w:t>
+                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de la Fédération départementale des CUMA de la Mayenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pommerieux, France</w:t>
+              <w:t xml:space="preserve">INAO - Commission nationale Economie du Conseil permanent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178656v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
+                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Agricultural Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">UMR INRA SAD-APT Seminar ‘Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178665v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
+              <w:t xml:space="preserve">Conférence AMOMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698128v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture numérique : Quelles conséquences pour les agriculteurs et les CUMA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de la Fédération départementale des CUMA de la Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pommerieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277143v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique Agricole : la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Digital agriculture: the end of farmer’s decision-making?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée évènement Robotique agricole - ROBAGRI Industrie du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Forum of Agricultural Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178672v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de durabilité : une lecture par les modifications des cahiers des charges des AOP-IGP en Europe – Les AOP Reblochon et Laguiole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm value evaluation: methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum ODT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bulle, Suisse</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302578v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Capital as a specific common good: Application to PDO Comté economic performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mélo</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI° Biennial IASC Conference : Practicing the Commons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Compétitivité, Agriculture et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183099v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotique Agricole : la fin de l’autonomie de la décision des agriculteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Etudes et de Recherches en Economie sur les Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 38 p</w:t>
+              <w:t xml:space="preserve">Journée évènement Robotique agricole - ROBAGRI Industrie du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604699v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic impacts of geographical indications: evidences from cases studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">10 case studies to assess the economic impacts of Geographical indications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucherie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">7th International Conference on Localized Agri-Food Systems - Challenge for the new ruralityin a changing world.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798763v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche de management stratégique au service de la transition agro-écologique et de la multi-performance.</w:t>
+                <w:t xml:space="preserve">What are the challenges for farms in the digital machine age ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontre et d’échanges des responsables d’exploitation agricole et ateliers techniques et des référents du plan « enseigner à produire autrement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum international de la robotique agricole (FIRA). Toulouse: NAIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657897v1</w:t>
+                <w:t xml:space="preserve">hal-01657935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marchés laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Jun 2016, Lempdes / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Etudes et de Recherches en Economie sur les Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277285v1</w:t>
+                <w:t xml:space="preserve">hal-01604699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The economic impacts of geographical indications: evidences from cases studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Les coopératives : acteurs d’innovation ? ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Localized Agri-Food Systems, Challenges for the new rurality in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Södertörn University (Sweden). Stockholm, SWE., May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652652v1</w:t>
+                <w:t xml:space="preserve">hal-02798763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic impacts of geographical indications: evidence from case studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La démarche de management stratégique au service de la transition agro-écologique et de la multi-performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée de rencontre et d’échanges des responsables d’exploitation agricole et ateliers techniques et des référents du plan « enseigner à produire autrement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652310v1</w:t>
+                <w:t xml:space="preserve">hal-01657897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux pour l’exploitation agricole à l’heure de la révolution numérique ?</w:t>
+                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le fromage de garde. Forum Origine, Diversité et Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la robotisation et l'automatisation en agriculture. Montoldre: RMT Agroetica et IRSTEA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montoldre, France</w:t>
+              <w:t xml:space="preserve">Atelier 3 - Innovations pour la gestion durable des biens communs et produits dont la qualité est liée à l’origine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657913v1</w:t>
+                <w:t xml:space="preserve">hal-01657871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14107,3928 +13999,4027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le fromage de garde. Forum Origine, Diversité et Territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 3 - Innovations pour la gestion durable des biens communs et produits dont la qualité est liée à l’origine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italie</w:t>
+              <w:t xml:space="preserve">Les marchés laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Jun 2016, Lempdes / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657871v1</w:t>
+                <w:t xml:space="preserve">hal-02277285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Les coopératives : acteurs d’innovation ? ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657685v1</w:t>
+                <w:t xml:space="preserve">hal-01652652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The economic impacts of geographical indications: evidence from case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER Les marchés laitiers (LML) Lempdes/Clermont-Ferrand. 9 juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, LEMPDES, France</w:t>
+              <w:t xml:space="preserve">FOOD AND AGRICULTURE ORGANIZATION OF THE UNITED NATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652437v1</w:t>
+                <w:t xml:space="preserve">hal-01652310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le lait.</w:t>
+                <w:t xml:space="preserve">Quels enjeux pour l’exploitation agricole à l’heure de la révolution numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI° Rencontres du Réseau Interuniversitaire de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur la robotisation et l'automatisation en agriculture. Montoldre: RMT Agroetica et IRSTEA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652631v1</w:t>
+                <w:t xml:space="preserve">hal-01657913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité de l’exploitation agricole : éléments de réflexion à partir de l’analyse comparée de six régions laitières françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UMR Smart Lereco.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657925v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfEA: Ongoing counselling towards strategic planning processes to implement the agro-ecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les AOP fromagères suisses : modes de régulation après suppression des quotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edgmond, Newport TF10 8NB,, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque SFER Les marchés laitiers (LML) Lempdes/Clermont-Ferrand. 9 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, LEMPDES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652226v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système productif fromager jurassien : résilience d'un commun original, le lait.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les coopératives : acteurs d’innovation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEM &amp; Sciences Po Grenoble, Apr 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVI° Rencontres du Réseau Interuniversitaire de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277322v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité de l’exploitation agricole : éléments de réflexion à partir de l’analyse comparée de six régions laitières françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées de recherche en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; School of Management (IESEG). FRA.; Université Catholique de Lille (UC Lille). FRA.; Université de Lille. FRA. Centre National de la Recherche Scientifique (CNRS).; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire UMR Smart Lereco.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462778v1</w:t>
+                <w:t xml:space="preserve">hal-01657925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications: what institutional innovations for a territorial construction of technical innovations?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PerfEA: Ongoing counselling towards strategic planning processes to implement the agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2016, Montpellier, France. 275 p</w:t>
+              <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edgmond, Newport TF10 8NB,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742003v1</w:t>
+                <w:t xml:space="preserve">hal-01652226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le système productif fromager jurassien : vers un modèle d’économie sociale et solidaire alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Eider</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aubière, France</w:t>
+              <w:t xml:space="preserve">Les coopératives : acteurs d’innovation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEM &amp; Sciences Po Grenoble, Apr 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646041v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 case studies to assess the economic impacts of Geographical indications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+                <w:t xml:space="preserve">Productivity, efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beucherie Olivier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Localized Agri-Food Systems - Challenge for the new ruralityin a changing world.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">10. journées de recherche en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; School of Management (IESEG). FRA.; Université Catholique de Lille (UC Lille). FRA.; Université de Lille. FRA. Centre National de la Recherche Scientifique (CNRS).; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667691v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the challenges for farms in the digital machine age ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geographical indications: what institutional innovations for a territorial construction of technical innovations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Michelotto-Pastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international de la robotique agricole (FIRA). Toulouse: NAIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Agri-Chains et Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2016, Montpellier, France. 275 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657935v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+                <w:t xml:space="preserve">Crise et fin de l’exploitation agricole familiale française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Eider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122096v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole. Le conseil agricole en évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess well established cases over the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181446v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling : The case of greenhouse gas emissions in French meat sheep farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la prise de décision en agriculture : Ce que nous disent les expériences de management stratégique de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. 28 p</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209071v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
+                <w:t xml:space="preserve">Vers la fin de l’exploitation agricole familiale ? Etat de lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Session plénière de la Chambre d'agriculture de l'Allier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181443v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAO study on the economic impacts on geographical indications Forum Origin, Diversity and Territories: Right to Food and Citizen Initiatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Pavillion of the Expo Milano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183241v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfCuma : Construire et accompagner la démarche de management stratégique des CUMA pour l’amélioration continue de leur performance globale</w:t>
+                <w:t xml:space="preserve">L’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole. Le conseil agricole en évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EIDER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aubière, France</w:t>
+              <w:t xml:space="preserve">APCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391331v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-adjusted productivity change in french suckler cow farms: The use of a generalized multiplicatively complete färe-primont index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511989v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk, Complexity and competitiveness in Agriculture:Towards Strategic Management</w:t>
+                <w:t xml:space="preserve">Fondements et performances de la stratégie de différenciation des filières fromagères AOP : quels enseignements pour la filière laine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th STRAT Training Conference. APCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Lainamac, Journées nationales de la Laine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Felletin-Aubusson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181448v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et performances de la stratégie de différenciation des filières fromagères AOP : quels enseignements pour la filière laine ?</w:t>
+                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lainamac, Journées nationales de la Laine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Felletin-Aubusson, France</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181445v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution-adjusted productivity change in French suckler cow farms: The use of a generalized multiplicatively complete Färe-Primont index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181444v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-adjusted productivity change in French suckler cow farms: The use of a generalized multiplicatively complete Färe-Primont index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling : The case of greenhouse gas emissions in French meat sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">29. International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277504v1</w:t>
+                <w:t xml:space="preserve">hal-01209071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation agricole technologique et collaborative : caractérisation et enjeux</w:t>
+                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers le management stratégique de l’exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Accompagnement de la rénovation du cursus en BTS ACSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277506v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">FAO study on the economic impacts on geographical indications Forum Origin, Diversity and Territories: Right to Food and Citizen Initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Swiss Pavillion of the Expo Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277425v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe inversée pour renverser le cours magistral ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PerfCuma : Construire et accompagner la démarche de management stratégique des CUMA pour l’amélioration continue de leur performance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de formation GRETA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire EIDER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517821v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess “well established GIs” over the world.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk, Complexity and competitiveness in Agriculture:Towards Strategic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Agriculture in an urbanizing society : Reconnecting Agriculture and Food Chains to Societal needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th STRAT Training Conference. APCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183304v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PerfCoop: A methodological framework to help cooperative members to build and manage a sustainable strategy in a participative way. Future of the Cooperative model: Creativity, innovation and research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution-adjusted productivity change in french suckler cow farms: The use of a generalized multiplicatively complete färe-primont index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Co-operative Alliance : International Research Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188036v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess well established cases over the world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+                <w:t xml:space="preserve">De l’approche globale à l’approche systémique du changement : vers la gestion stratégique de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
+              <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742002v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la fin de l’exploitation agricole familiale ? Etat de lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La classe inversée pour renverser le cours magistral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session plénière de la Chambre d'agriculture de l'Allier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Moulins, France</w:t>
+              <w:t xml:space="preserve">Journées de formation GRETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181453v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la prise de décision en agriculture : Ce que nous disent les expériences de management stratégique de l’exploitation agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical indications economic impacts: a methodology to assess “well established GIs” over the world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, INRA, CIRAD, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Agriculture in an urbanizing society : Reconnecting Agriculture and Food Chains to Societal needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277511v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">PerfCoop: A methodological framework to help cooperative members to build and manage a sustainable strategy in a participative way. Future of the Cooperative model: Creativity, innovation and research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Co-operative Alliance : International Research Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439125v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms in France</w:t>
+                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms: application to PDO Localised Cheese Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Pastures and Mediterranean Forages Resources networks and Mountain Cheese network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2014, Clermont-Ferrand, France. 843 p</w:t>
+              <w:t xml:space="preserve">Agri-Food and Rural Innovation for Healthier Societies - Special session: Agri-food localised systems in Europe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14th EAAE Congress, 2014, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723930v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe inversée pour renverser la situation du cours magistral.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">Estimating the market power within two cheese PDO supply chains in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Université d’été de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302402v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Les p'tits gars de la campagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le terroir, un concept pour l’action dans le développement des territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moïti-Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Alimen'terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Third International Science and policy Conference on the resilience of social &amp; ecological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391492v1</w:t>
+                <w:t xml:space="preserve">hal-02439125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique de la compétitivité de l’exploitation agricole</w:t>
+                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Unité de recherche PICAR-T</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lasalle Beauvais, France</w:t>
+              <w:t xml:space="preserve">Mountain Pastures and Mediterranean Forages Resources networks and Mountain Cheese network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International de Hautes Etudes Agronomiques Méditerranéennes (CIHEAM). FRA., Jun 2014, Clermont-Ferrand, France. 843 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391484v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating undesirable outputs in production technology: The case of greenhouse gas emissions in French meat sheep farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse économique de la compétitivité de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Asia-Pacific Productivity Conference (APPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Unité de recherche PICAR-T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lasalle Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123071v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling - The case of greenhouse gas emissions in French meat sheep farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Integrating undesirable outputs in production technology: The case of greenhouse gas emissions in French meat sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2014 Asia-Pacific Productivity Conference (APPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189208v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of the strategy of differentiation for dairy farms: application to PDO Localised Cheese Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La classe inversée pour renverser la situation du cours magistral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-Food and Rural Innovation for Healthier Societies - Special session: Agri-food localised systems in Europe,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14th EAAE Congress, 2014, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">2ème Université d’été de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189247v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the market power within two cheese PDO supply chains in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : Les p'tits gars de la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Festival Alimen'terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189235v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières : éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical comparison of pollution generating technologies in nonparametric modelling - The case of greenhouse gas emissions in French meat sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">8eme Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122334v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mesures agri-environnementales favorisent-elles la fourniture de services écosystémiques ? Contribution de trois études de cas (Auvergne, Réunion, Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7emes Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mesures agro-environnementales territorialisées, un dispositif de paiement pour services environnementaux ? Questionnement à partir de l'étude de sa mise en œuvre en Auvergne.</w:t>
+                <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières : éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Noulin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur l'écologisation des politiques publiques et des pratiques agricoles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 5p</w:t>
+              <w:t xml:space="preserve">7ème journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979669v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mesures agro-environnementales territorialisées, un dispositif de paiement pour services environnementaux ? Questionnement à partir de l'étude de sa mise en œuvre en Auvergne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national sur l'écologisation des politiques publiques et des pratiques agricoles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Avignon, France. 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégie d’élévation de barrières à l’entrée aux concurrents pour préserver un système productif agroalimentaire : le cas de la filière AOC comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque de l'ASRDLF. Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18196,51 +18187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' trade-off strategies between investment and private withdrawals, and the profitability of invested capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -18324,103 +18315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18727,690 +18718,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer private social performance depending on the degree of ecological approaches. LIFT Low-Input Farming and Territories – Integrating knowledge for improving ecosystem based farming.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Veslot</w:t>
+                <w:t xml:space="preserve">Innovative public and private measures to encourage the adoption of ecological practices and enhance the performance and sustainability of ecological agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Francois Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Britz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] D3.2, INRAE; VetagroSup; Boku; Demeter; Teagasc. 2021</w:t>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279788v1</w:t>
+                <w:t xml:space="preserve">hal-04218398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Larmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm technical-economic performance depending on the degree of ecological approaches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmer private social performance depending on the degree of ecological approaches. LIFT Low-Input Farming and Territories – Integrating knowledge for improving ecosystem based farming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D3.2, INRAE; VetagroSup; Boku; Demeter; Teagasc. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Schaller</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04454001v1</w:t>
+                <w:t xml:space="preserve">hal-03279788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic impact of ecological agriculture at the territorial level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm technical-economic performance depending on the degree of ecological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niedermayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Kantelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eckart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kohrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Henderson</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04218405v1</w:t>
+                <w:t xml:space="preserve">hal-04454001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative public and private measures to encourage the adoption of ecological practices and enhance the performance and sustainability of ecological agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-economic impact of ecological agriculture at the territorial level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Davidova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bakucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boehm</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04218398v1</w:t>
+                <w:t xml:space="preserve">hal-04218405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19501,51 +19492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilia Konstantidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.2, HAO Demeter - Hellenic Agricultural Organization Demeter. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19565,149 +19556,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening sustainable food systems through geographical indications: an analysis of economic impacts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 13, European Bank for Reconstruction and Development (EBRD). 2018</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Territoires (AgroParisTech, INRAE, Université Clermont-Auvergne, VetagroSup). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788568v1</w:t>
+                <w:t xml:space="preserve">hal-04466297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des filières animales françaises</w:t>
               </w:r>
@@ -19719,77 +19676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Turolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2018, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19809,145 +19766,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening sustainable food systems through geographical indications: an analysis of economic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">UMR Territoires (AgroParisTech, INRAE, Université Clermont-Auvergne, VetagroSup). 2018</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 13, European Bank for Reconstruction and Development (EBRD). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466297v1</w:t>
+                <w:t xml:space="preserve">hal-02788568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity, technical efficiency and technological change in French agriculture during 2002-2014: A Färe-Primont index decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20105,51 +20096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of undesirable outputs in production technology modeling: The case of greenhouse gas emissions in French meat sheep farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20193,103 +20184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits environnementaux et gestion des espaces : Modalités de recours au tribunal, pratiques administratives et logiques d'acteurs entre environnement et aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Melot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20356,70 +20347,70 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal experience of successors during farm transfers in French cattle farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Desjeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de l’association européenne des économistes agricoles</w:t>
             </w:r>
@@ -20443,1032 +20434,1067 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice 126 : Management stratégique de l’entreprise agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for Farm Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1746-692x.12392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019651v1</w:t>
+                <w:t xml:space="preserve">hal-04155663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
+                <w:t xml:space="preserve">Notice 126 : Management stratégique de l’entreprise agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liste des notices - Dictionnaire de l'enseignement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.Vol. 11, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946375v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
+                <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.119</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935508v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité hors coût des exploitations agricoles françaises : une analyse des effets des signes de qualité et d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Payen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466336v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétitivité hors coût des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la fin des paysans à l’avènement de l’entreprise agricole hypertechnologique : Le progrès et ses conséquences en agriculture. Journées ecole doctorale, Les nouvelles ruralités : des enjeux pluridisciplinaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">100p, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies des filières fromagères sous AOP en Europe. Modes de régulation et performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 2018, Update Sciences &amp; technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture en Mouvement - Innovations stratégiques et performance globale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Agriculture en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 p., 2016, Chemins durables, 979-10-275-0090-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664242v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture en mouvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 120 p., 2016, Chemins durables, 979-10-275-0090-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 277 p., 2014, Update Sciences et Technologies, 978-2-7592-2272-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794853v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des politiques publiques à l’efficacité économique des entreprises agricoles : quelles synergies entre économie et agronomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 277 p., 2014, Update Sciences et Technologies, 978-2-7592-2272-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21478,51 +21504,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de précision et transition agroécologique des exploitations : regards croisés des acteurs du monde agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21557,51 +21583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21611,379 +21637,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Pollution-Generating Technologies: A Numerical Comparison of Non-parametric Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Efficiency and Productivity II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 287, Springer International Publishing, pp.67-85, 2020, International Series in Operations Research &amp; Management Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41618-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance Across Multiple Levels of Agri-environmental Measures in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muradian R. &amp; Rival L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing the Provision of Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-277, 2013, Studies in Ecological Economics, 978-94-007-5175-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5176-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces ruraux et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Environnement et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21993,124 +22019,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de différenciation et compétitivité des exploitations laitières: éléments de réflexion à partir de l’analyse comparée dans six régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasquiet-Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22120,185 +22146,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits d'usage dans les espaces périurbains et ruraux français. Une approche par l'analyse économique de la décision publique</w:t>
+                <w:t xml:space="preserve">Les conflits d'usage dans les espaces périurbains et ruraux – Une approche par l'analyse économique de la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-02821569v1</w:t>
+                <w:t xml:space="preserve">tel-00424110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits d'usage dans les espaces périurbains et ruraux – Une approche par l'analyse économique de la décision publique</w:t>
+                <w:t xml:space="preserve">Les conflits d'usage dans les espaces périurbains et ruraux français. Une approche par l'analyse économique de la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2006. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00424110v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02821569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22366,51 +22392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF5B61BD"/>
+    <w:nsid w:val="42D912D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22597,51 +22623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Blache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00231-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-024-02604-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31743" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04645250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Paul Dureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2023.131.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Landert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Carolus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.112.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05007209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9437" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12422" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beucherie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20200031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Edelmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Fernanda Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Broscha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Ngoulma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09656-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1524982" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauclair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5836/ijam/2018-07-68" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224576v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15274" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compaor&#233; Nouria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597011v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596981v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592202v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guicheteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592178v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cadot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Declerck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.314079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04938867v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04939008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942543v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cook" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Declerck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840960v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04717154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04732249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789247v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04680454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681392v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733084v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04924345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681420v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571254v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277157v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178656v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277143v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178672v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302578v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forster" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Penker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604699v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652652v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652310v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657871v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657685v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652631v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charbonnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Michelotto-Pastro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646041v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucherie Olivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657935v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391331v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511989v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181448v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181444v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517821v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188036v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742002v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#239;ti-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302402v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391492v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391484v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123071v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189208v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189247v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524613v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noulin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chatellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delame" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788568v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588621v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946375v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176503v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01664242v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/economie-gestion/4912-agriculture-en-mouvement-9791027500901.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195387v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064653v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280860v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361396v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41618-8_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-5176-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5176-7_13" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195312v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424110v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Blache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00231-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-024-02604-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962520v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gillerot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04645250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Paul Dureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31743" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2023.131.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasquiet-Revol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05007209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Landert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Carolus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21752" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5304/jafscd.2022.112.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592157v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Velay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9437" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Edelmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Fernanda Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Broscha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marescotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Belletti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.968" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hervieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandecandelaere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beucherie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20200031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1524982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Ngoulma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Payen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09656-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauclair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5836/ijam/2018-07-68" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulleau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8489.12264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169385v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbw013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Bossuet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Caron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier-Pelissier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14807" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibullah Magsi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-3-85" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15274" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627705v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9590" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195293v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle A. Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compaor&#233; Nouria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desjeux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cadot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Cook" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Declerck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.314079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Droyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596966v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Polge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596988v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592174v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guicheteau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592132v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946438v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cook" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Declerck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04938867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946278v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04939008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942653v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04945947v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiguel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733080v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727179v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandecandelaere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barjolle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856970v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04717154v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927351v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122013v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04732249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789247v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681373v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04680454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04733084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04924345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forster" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qui&#241;ones-Ruiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Penker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;lo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571249v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02349086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571254v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571568v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583789v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277157v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183085v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178661v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178662v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698128v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucherie Olivier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657897v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657871v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277285v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652652v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652631v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Melo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657925v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277322v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462778v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742003v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charbonnier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Michelotto-Pastro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01646041v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181453v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181446v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181444v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181445v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277506v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209071v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183241v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391331v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181448v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511989v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517821v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183304v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188036v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189247v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439125v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mo&#239;ti-Ma&#239;zi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391484v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123071v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302402v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02391492v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189208v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01524613v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noulin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218390v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tzanopoulos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466267v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Byrne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218405v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Henderson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chatellier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delame" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466297v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788568v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588621v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784914v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913890v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564075v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12392" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Payen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04946375v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04935508v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652551v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176503v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794853v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/economie-gestion/4912-agriculture-en-mouvement-9791027500901.html" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195387v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280860v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361396v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41618-8_5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00979603v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maury" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bonin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-5176-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5176-7_13" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195312v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804962v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00424110v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>